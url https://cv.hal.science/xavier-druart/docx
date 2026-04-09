--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -190,762 +190,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of opuntia ficus-indica ethanolic extract to a skimmed milk-based extender impacts ram sperm quality</w:t>
+                <w:t xml:space="preserve">Metabolic signature of cervical mucus in ewe breeds with divergent cervical sperm transport: a focus on metabolites involved in amino acid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Allai</w:t>
+                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinar Terzioğlu</w:t>
+                <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anette Krogenaes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2023/6248890⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02021-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300704v1</w:t>
+                <w:t xml:space="preserve">hal-04523208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic signature of cervical mucus in ewe breeds with divergent cervical sperm transport: a focus on metabolites involved in amino acid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The addition of opuntia ficus-indica ethanolic extract to a skimmed milk-based extender impacts ram sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Allai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Pinar Terzioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Fair</w:t>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Krogenaes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boubker Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (7), pp.59. </w:t>
+              <w:t xml:space="preserve">Veterinary Medicine International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.6248890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02021-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/6248890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523208v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical reinforcement of the cervical mucus barrier to sperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cervical immune activation during the luteal phase may compromise subsequent trans-cervical ram sperm transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Schimpf</w:t>
+                <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Caldas-Silveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Paul Cormican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abm2417⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (4), pp.967-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioac130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905980v1</w:t>
+                <w:t xml:space="preserve">hal-03745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of O-linked glycans in cervical mucus as biomarkers of sperm transport: A novel sheep model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
+                <w:t xml:space="preserve">Topical reinforcement of the cervical mucus barrier to sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schimpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Caldas-Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljudmila Katchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayden Wilkinson</w:t>
+                <w:t xml:space="preserve">Cécile Vigier-Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Krogenæs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mary E Gallagher</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab085⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (673), pp.eabm2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abm2417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743842v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical immune activation during the luteal phase may compromise subsequent trans-cervical ram sperm transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of O-linked glycans in cervical mucus as biomarkers of sperm transport: A novel sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Krogenæs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Jack Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cormican</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean Fair</w:t>
+                <w:t xml:space="preserve">Mary E Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107 (4), pp.967-976. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.23 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioac130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745636v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and molecular characterization of sialylated cervical mucins in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (2), pp.419-431. </w:t>
@@ -983,103 +983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewe breed differences in the cervical transcriptome at the follicular phase of a synchronised oestrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran G Meade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.1-12. </w:t>
@@ -1117,103 +1117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved and breed-specific differences in the cervical transcriptome of sheep with divergent fertility at the follicular phase of a natural oestrus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Meade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-11. </w:t>
@@ -1517,291 +1517,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Bernabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151338v1</w:t>
+                <w:t xml:space="preserve">hal-02860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
+                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Nicola Bernabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860780v1</w:t>
+                <w:t xml:space="preserve">hal-03151338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
               </w:r>
@@ -2045,299 +2045,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150429v1</w:t>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Jaubert</w:t>
+                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram seminal plasma and its functional proteomic assessment</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide: A glimmer of hope for Assisted Reproductive Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Valbonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.518 - 530. </w:t>
@@ -2962,442 +2962,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Pini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon P de Graaf</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626316v1</w:t>
+                <w:t xml:space="preserve">hal-02626381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Pinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiri Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626381v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiri Farmer</w:t>
+                <w:t xml:space="preserve">Taylor Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625187v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation and egg yolk medium alter the proteome of ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,103 +3621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of ram semen quality using cactus seed oil during liquid preservation in Tris egg yolk and skim milk based extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Louanjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Contell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 151, pp.16-21. </w:t>
@@ -4157,51 +4157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteomic investigation of ram spermatozoa and the proteins conferred by seminal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of &amp;lt;em&amp;gt;Opuntia ficus-indica&amp;lt;/em&amp;gt; extract on ram sperm quality, lipid peroxidation and DNA fragmentation during liquid storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Benmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175, pp.1-9. </w:t>
@@ -4553,295 +4553,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-breaking phase transitions in highly concentrated semen</w:t>
+                <w:t xml:space="preserve">Variation in seminal plasma alters the ability of ram spermatozoa to survive cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
+                <w:t xml:space="preserve">J.P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">R.E. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Praud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">J.W. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+                <w:t xml:space="preserve">R. Bathgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0575⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.516-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD14123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380772v1</w:t>
+                <w:t xml:space="preserve">hal-01594481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in seminal plasma alters the ability of ram spermatozoa to survive cryopreservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry-breaking phase transitions in highly concentrated semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E. Schmidt</w:t>
+                <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Maddison</w:t>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bathgate</w:t>
+                <w:t xml:space="preserve">Olivier Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.W. Lynch</w:t>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (4), pp.516-523. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 13 (n° 123), pp. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD14123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594481v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epididymal protein markers and fertility</w:t>
               </w:r>
@@ -4929,705 +4929,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence of swarming sperm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motility of liquid stored ram spermatozoa is altered by dilution rate independent of seminal plasma concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mata-Campuzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032722⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308046v1</w:t>
+                <w:t xml:space="preserve">hal-01353261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of proteomic markers of sperm freezing resilience in ram seminal plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence of swarming sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa L. Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.032722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640803v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass sperm motility is associated with fertility in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">Effect of argan oil on liquid storage of ram semen in Tris or skim milk based extenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Allai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Contell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ben Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 161, pp.75-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 160, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228837v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of argan oil on liquid storage of ram semen in Tris or skim milk based extenders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anass Ben Moula</w:t>
+                <w:t xml:space="preserve">The identification of proteomic markers of sperm freezing resilience in ram seminal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634534v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility of liquid stored ram spermatozoa is altered by dilution rate independent of seminal plasma concentration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Martinez-Pastor</w:t>
+                <w:t xml:space="preserve">Mass sperm motility is associated with fertility in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. de Graaf</w:t>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 162, pp.31-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 161, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01353261v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of species-specific major seminal fluid proteins in placental mammals by gene death and positive selection</w:t>
               </w:r>
@@ -5734,51 +5734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma aids the survival and cervical transit of epididymal ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148 (5), pp.469-478. </w:t>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.245-260. </w:t>
@@ -6015,77 +6015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterization and cross species comparison of mammalian seminal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mactier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Kershaw-Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,425 +6531,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypotonic resistance of boar spermatozoa: sperm subpopulations and relationship with epididymal maturation and fertility.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Mammalian Epididymal Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+                <w:t xml:space="preserve">Russell Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-08-0225⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 306 (1-2), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663607v1</w:t>
+                <w:t xml:space="preserve">hal-00499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian Epididymal Proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-09-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499124v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
+                <w:t xml:space="preserve">Hypotonic resistance of boar spermatozoa: sperm subpopulations and relationship with epididymal maturation and fertility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baril</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 138 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (2), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-09-0108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-08-0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00463554v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters and genome scan for 15 semen characteristics traits of Holstein bulls</w:t>
               </w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,51 +7219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of two ram cauda epididymal maturation-dependent sperm glycoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 105- to 94-kilodalton protein in the epididymal fluids of domestic mammals is angiotensin I-converting enzyme (ACE); evidence that sperm are the source of this ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Syntin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (suppl.), pp.99-107</w:t>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7961,51 +7961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis by two-dimensional gel electrophoresis of ram epididymal secreted proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,51 +8421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative proteomic comparison of epididymal and ejaculated ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,51 +9068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of seminal plasma from rams with varied freezing resilience on the cryosurvival of ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9219,51 +9219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9295,527 +9295,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+                <w:t xml:space="preserve">hal-02745072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745072v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
               </w:r>
@@ -9840,51 +9840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10144,402 +10144,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dewaele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746261v1</w:t>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ponsart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
@@ -10577,51 +10577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -10650,64 +10650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,553 +10769,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmotic resistance of frozen stallion spermatozoa in relation to fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Almin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+                <w:t xml:space="preserve">hal-02751416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">Seasonal variations in testicular size and semen quality of Boujaâd ram in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic resistance of frozen stallion spermatozoa in relation to fertility</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751416v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in testicular size and semen quality of Boujaâd ram in Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757320v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement de schémas de synchronisation des chaleurs adaptés aux brebis Boujaâd sous différentes conditions d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,51 +11448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11541,277 +11541,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of ram semen collected from Boujaâd sheep breed in Morocco under fresh conservation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
+                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hilali</w:t>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757988v1</w:t>
+                <w:t xml:space="preserve">hal-02815357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Characteristics of ram semen collected from Boujaâd sheep breed in Morocco under fresh conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
+                <w:t xml:space="preserve">A. Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815357v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian epididymal proteome</w:t>
               </w:r>
@@ -11849,353 +11849,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Workshop on Molecular and Cellular Endocrinology of the Testis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Naantali, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vivo par endoscopie à fluorescence du transport et de la survie des spermatozoïdes de bélier dans le tractus génital femelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fidelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755510v1</w:t>
+                <w:t xml:space="preserve">hal-02757749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude in vivo par endoscopie à fluorescence du transport et de la survie des spermatozoïdes de bélier dans le tractus génital femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757749v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of sperm transport and survival in the female genital tract using fiber confocal fluorescence microscopy</w:t>
               </w:r>
@@ -12207,51 +12207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,77 +12306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12578,51 +12578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Salas-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dublin</w:t>
@@ -12789,51 +12789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and identification of sperm surface proteins related to sperm maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12940,51 +12940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13058,90 +13058,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impairs in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13183,51 +13183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of horse sperm transit and mobility in the mare genital tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Caldas-Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13347,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13427,502 +13427,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of spermatozoa in the bovine genital tract</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743843v1</w:t>
+                <w:t xml:space="preserve">hal-02738813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo imaging of spermatozoa in the bovine genital tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène La Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738813v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to seminal plasma reduces the duration that epididymal ram spermatozoa exhibit wave motion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741011v1</w:t>
+                <w:t xml:space="preserve">hal-01602196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to seminal plasma reduces the duration that epididymal ram spermatozoa exhibit wave motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica P. Rickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602196v1</w:t>
+                <w:t xml:space="preserve">hal-02741011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma components differ between “good freezer” and “poor freezer” stallions</w:t>
               </w:r>
@@ -14357,51 +14357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
@@ -14594,51 +14594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14693,90 +14693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes to ovine cervical mucus induced by the oestrous cycle, oestrus synchronisation and superovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. Blackwell Verlag GmbH, Reproduction in Domestic Animals, 49 (s3), 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14840,51 +14840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14920,307 +14920,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02744904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744904v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refrigeration of ram semen in presence of seminal plasma affects sperm chromatin structure without shortening telomeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mata-Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,51 +15487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
@@ -15560,64 +15560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15698,51 +15698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification et identification de protéines membranaires de spermatozoïdes par marquage de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15881,51 +15881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16002,51 +16002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology creation and transfer in small ruminants: roles of research, development services and farmer associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16231,51 +16231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Syntin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16589,51 +16589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0648155"/>
+    <w:nsid w:val="4300D961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16820,51 +16820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>