--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -190,762 +190,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic signature of cervical mucus in ewe breeds with divergent cervical sperm transport: a focus on metabolites involved in amino acid metabolism</w:t>
+                <w:t xml:space="preserve">The addition of opuntia ficus-indica ethanolic extract to a skimmed milk-based extender impacts ram sperm quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
+                <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Fair</w:t>
+                <w:t xml:space="preserve">Pinar Terzioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Krogenaes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02021-x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Medicine International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.6248890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2023/6248890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523208v1</w:t>
+                <w:t xml:space="preserve">hal-04300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of opuntia ficus-indica ethanolic extract to a skimmed milk-based extender impacts ram sperm quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Allai</w:t>
+                <w:t xml:space="preserve">Metabolic signature of cervical mucus in ewe breeds with divergent cervical sperm transport: a focus on metabolites involved in amino acid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+                <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubker Nasser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anette Krogenaes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.6248890. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/6248890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02021-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300704v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical immune activation during the luteal phase may compromise subsequent trans-cervical ram sperm transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of O-linked glycans in cervical mucus as biomarkers of sperm transport: A novel sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Hayden Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cormican</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean Fair</w:t>
+                <w:t xml:space="preserve">Anette Krogenæs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioac130⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.23 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745636v1</w:t>
+                <w:t xml:space="preserve">hal-03743842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical reinforcement of the cervical mucus barrier to sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Schimpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Caldas-Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljudmila Katchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigier-Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (673), pp.eabm2417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.abm2417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of O-linked glycans in cervical mucus as biomarkers of sperm transport: A novel sheep model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cervical immune activation during the luteal phase may compromise subsequent trans-cervical ram sperm transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Morgan</w:t>
+                <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary E Gallagher</w:t>
+                <w:t xml:space="preserve">Paul Cormican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.23 - 35. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (4), pp.967-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioac130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743842v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and molecular characterization of sialylated cervical mucins in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (2), pp.419-431. </w:t>
@@ -983,103 +983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewe breed differences in the cervical transcriptome at the follicular phase of a synchronised oestrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran G Meade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.1-12. </w:t>
@@ -1117,103 +1117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved and breed-specific differences in the cervical transcriptome of sheep with divergent fertility at the follicular phase of a natural oestrus cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abril-Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Meade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Kristine Krogenæs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-11. </w:t>
@@ -1517,291 +1517,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
+                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Nicola Bernabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860780v1</w:t>
+                <w:t xml:space="preserve">hal-03151338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Bernabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151338v1</w:t>
+                <w:t xml:space="preserve">hal-02860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
               </w:r>
@@ -2045,299 +2045,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Jaubert</w:t>
+                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+                <w:t xml:space="preserve">hal-03150429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03150429v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram seminal plasma and its functional proteomic assessment</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide: A glimmer of hope for Assisted Reproductive Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Valbonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.518 - 530. </w:t>
@@ -2962,442 +2962,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626381v1</w:t>
+                <w:t xml:space="preserve">hal-02626316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taylor Pinia</w:t>
+                <w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiri Farmer</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625187v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Pinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Pini</w:t>
+                <w:t xml:space="preserve">Kiri Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P de Graaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626316v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation and egg yolk medium alter the proteome of ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,103 +3621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of ram semen quality using cactus seed oil during liquid preservation in Tris egg yolk and skim milk based extenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Louanjli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Contell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 151, pp.16-21. </w:t>
@@ -4157,51 +4157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteomic investigation of ram spermatozoa and the proteins conferred by seminal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of &amp;lt;em&amp;gt;Opuntia ficus-indica&amp;lt;/em&amp;gt; extract on ram sperm quality, lipid peroxidation and DNA fragmentation during liquid storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Benmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175, pp.1-9. </w:t>
@@ -4929,705 +4929,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility of liquid stored ram spermatozoa is altered by dilution rate independent of seminal plasma concentration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence of swarming sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa L. Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.032722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353261v1</w:t>
+                <w:t xml:space="preserve">hal-01308046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence of swarming sperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Praud</w:t>
+                <w:t xml:space="preserve">Effect of argan oil on liquid storage of ram semen in Tris or skim milk based extenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Allai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Contell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Louanjli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Ben Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032722⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 160, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308046v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of argan oil on liquid storage of ram semen in Tris or skim milk based extenders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anass Ben Moula</w:t>
+                <w:t xml:space="preserve">The identification of proteomic markers of sperm freezing resilience in ram seminal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634534v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of proteomic markers of sperm freezing resilience in ram seminal plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Mass sperm motility is associated with fertility in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640803v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass sperm motility is associated with fertility in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Motility of liquid stored ram spermatozoa is altered by dilution rate independent of seminal plasma concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mata-Campuzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinez-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippa Kohnke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">S.P. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 161, pp.75-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 162, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of species-specific major seminal fluid proteins in placental mammals by gene death and positive selection</w:t>
               </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.245-260. </w:t>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mactier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Kershaw-Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,425 +6531,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian Epididymal Proteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypotonic resistance of boar spermatozoa: sperm subpopulations and relationship with epididymal maturation and fertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (2), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-08-0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499124v1</w:t>
+                <w:t xml:space="preserve">hal-02663607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Baril</w:t>
+                <w:t xml:space="preserve">Mammalian Epididymal Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+                <w:t xml:space="preserve">Russell Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-09-0108⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 306 (1-2), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00463554v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypotonic resistance of boar spermatozoa: sperm subpopulations and relationship with epididymal maturation and fertility.</w:t>
+                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 137 (2), pp.205-213. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-08-0225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-09-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663607v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters and genome scan for 15 semen characteristics traits of Holstein bulls</w:t>
               </w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,51 +7219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of two ram cauda epididymal maturation-dependent sperm glycoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 105- to 94-kilodalton protein in the epididymal fluids of domestic mammals is angiotensin I-converting enzyme (ACE); evidence that sperm are the source of this ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Syntin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (suppl.), pp.99-107</w:t>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7961,51 +7961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis by two-dimensional gel electrophoresis of ram epididymal secreted proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,51 +8421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative proteomic comparison of epididymal and ejaculated ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,527 +9295,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745072v1</w:t>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
               </w:r>
@@ -9840,51 +9840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10144,63 +10144,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ponsart</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10223,323 +10223,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746261v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
@@ -10577,51 +10577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -10650,64 +10650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,553 +10769,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic resistance of frozen stallion spermatozoa in relation to fertility</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751416v1</w:t>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in testicular size and semen quality of Boujaâd ram in Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757320v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmotic resistance of frozen stallion spermatozoa in relation to fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Almin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">Seasonal variations in testicular size and semen quality of Boujaâd ram in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement de schémas de synchronisation des chaleurs adaptés aux brebis Boujaâd sous différentes conditions d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11334,234 +11334,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie confocale fibrée (CellVizio) pour l’étude de fonctions biologiques in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid-stored ram spermatozoa in the ewe genital tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Biotech de Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Saint Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811824v1</w:t>
+                <w:t xml:space="preserve">hal-02753050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid-stored ram spermatozoa in the ewe genital tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopie confocale fibrée (CellVizio) pour l’étude de fonctions biologiques in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">Les Rencontres Biotech de Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Saint Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753050v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
               </w:r>
@@ -11573,51 +11573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,90 +11672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of ram semen collected from Boujaâd sheep breed in Morocco under fresh conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Talbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lahsen Derqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11849,353 +11849,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Workshop on Molecular and Cellular Endocrinology of the Testis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Naantali, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude in vivo par endoscopie à fluorescence du transport et de la survie des spermatozoïdes de bélier dans le tractus génital femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757749v1</w:t>
+                <w:t xml:space="preserve">hal-02755510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vivo par endoscopie à fluorescence du transport et de la survie des spermatozoïdes de bélier dans le tractus génital femelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fidelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755510v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of sperm transport and survival in the female genital tract using fiber confocal fluorescence microscopy</w:t>
               </w:r>
@@ -12207,51 +12207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,77 +12306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12578,51 +12578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Salas-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dublin</w:t>
@@ -12789,51 +12789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and identification of sperm surface proteins related to sperm maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12940,51 +12940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13058,90 +13058,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impairs in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13183,51 +13183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of horse sperm transit and mobility in the mare genital tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Caldas-Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13347,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13446,51 +13446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13647,282 +13647,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to seminal plasma reduces the duration that epididymal ram spermatozoa exhibit wave motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica P. Rickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602196v1</w:t>
+                <w:t xml:space="preserve">hal-02741011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to seminal plasma reduces the duration that epididymal ram spermatozoa exhibit wave motion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741011v1</w:t>
+                <w:t xml:space="preserve">hal-01602196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma components differ between “good freezer” and “poor freezer” stallions</w:t>
               </w:r>
@@ -14357,51 +14357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
@@ -14594,51 +14594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14732,51 +14732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bathgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. Blackwell Verlag GmbH, Reproduction in Domestic Animals, 49 (s3), 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14840,51 +14840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14965,51 +14965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa Kohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refrigeration of ram semen in presence of seminal plasma affects sperm chromatin structure without shortening telomeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mata-Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,51 +15487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
@@ -15560,64 +15560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15698,51 +15698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification et identification de protéines membranaires de spermatozoïdes par marquage de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15881,51 +15881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16002,51 +16002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology creation and transfer in small ruminants: roles of research, development services and farmer associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16231,51 +16231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Syntin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16589,51 +16589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4300D961"/>
+    <w:nsid w:val="2B190E7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16820,51 +16820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>