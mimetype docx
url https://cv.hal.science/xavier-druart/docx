--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,16534 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16482 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:163.40425531915px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier DRUART </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8396-139X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166951951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=s8wjJ8cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of opuntia ficus-indica ethanolic extract to a skimmed milk-based extender impacts ram sperm quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Allai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinar Terzioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Louanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubker Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Medicine International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.6248890. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6248890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic signature of cervical mucus in ewe breeds with divergent cervical sperm transport: a focus on metabolites involved in amino acid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Fair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Krogenaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (7), pp.59. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02021-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical immune activation during the luteal phase may compromise subsequent trans-cervical ram sperm transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kristine Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cormican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Fair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (4), pp.967-976. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioac130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical reinforcement of the cervical mucus barrier to sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Schimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Caldas-Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Katchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigier-Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (673), pp.eabm2417. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.abm2417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of O-linked glycans in cervical mucus as biomarkers of sperm transport: A novel sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayden Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary E Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.23 - 35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and molecular characterization of sialylated cervical mucins in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cormican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (2), pp.419-431. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioac077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe breed differences in the cervical transcriptome at the follicular phase of a synchronised oestrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran G Meade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kristine Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cormican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08603-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe breed differences in cervical anatomy and cervicovaginal mucus properties: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and breed-specific differences in the cervical transcriptome of sheep with divergent fertility at the follicular phase of a natural oestrus cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abril-Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Meade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kristine Krogenæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Fair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-08060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm migration, selection, survival, and fertilizing ability in the mammalian oviduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Maria Zlotkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (2), pp.317-331. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ramal-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bernabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level analysis identifies target genes of sex steroids in ewe seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 512, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pinet-Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10654. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Teteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide: A glimmer of hope for Assisted Reproductive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ramal-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Valbonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.518 - 530. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological mechanisms regulating sperm selection by the ovine cervix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Meade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (1), pp.R1-R13. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram seminal plasma and its functional proteomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. C. Bernecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (6), pp.R243-R256. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma proteins as markers of sperm fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.30 - 35. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by proteomics of oviductal sperm-interacting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (5), pp.457-466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma differentially alters the resistance of dog, ram and boar spermatozoa to hypotonic stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Pinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiri Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New objective measurements of semen wave motion are associated with fertility in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa L. Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fehrenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lopes Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debreuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (6), pp.889-896. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD17472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation and egg yolk medium alter the proteome of ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crossett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of ram semen quality using cactus seed oil during liquid preservation in Tris egg yolk and skim milk based extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Allai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Louanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubker Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oestrus synchronisation and superovulation alter the cervicovaginal mucus proteome of the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie W. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi C. Bernecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviduct extracellular vesicles protein content and their role during oviduct-embryo cross-talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana-Brines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Soares de Alcantara Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epididymal protein markers and fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169, pp.76-87. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomes of the female genital tract during the oestrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.052332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic investigation of ram spermatozoa and the proteins conferred by seminal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (10), pp.3700-3711. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oestrus synchronisation and superovulation alter the production and biochemical constituents of ovine cervicovaginal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie W. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Mooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi C. Bernecic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.114-122. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of &amp;lt;em&amp;gt;Opuntia ficus-indica&amp;lt;/em&amp;gt; extract on ram sperm quality, lipid peroxidation and DNA fragmentation during liquid storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Allai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Ozturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Benmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubker Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-breaking phase transitions in highly concentrated semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 13 (n° 123), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in seminal plasma alters the ability of ram spermatozoa to survive cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.516-523. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD14123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility of liquid stored ram spermatozoa is altered by dilution rate independent of seminal plasma concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mata-Campuzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.31-36. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of swarming sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa L. Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.032722. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.032722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass sperm motility is associated with fertility in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of argan oil on liquid storage of ram semen in Tris or skim milk based extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Allai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Contell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Louanjli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Ben Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of proteomic markers of sperm freezing resilience in ram seminal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.303-311. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of species-specific major seminal fluid proteins in placental mammals by gene death and positive selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma aids the survival and cervical transit of epididymal ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (5), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram seminal plasma proteome and its impact on liquid preservation of spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic characterization and cross species comparison of mammalian seminal plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mactier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kershaw-Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of proteomics to understanding epididymal maturation of mammalian spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/19396368.2012.663233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-nerve growth factor is a major component of alpaca seminal plasma and induces ovulation in female alpacas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kershaw-Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (8), pp.1093-1097. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of ram spermatozoa in the ewe genital tract using fibered confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.633-635. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la semence ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (2), pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian Epididymal Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 306 (1-2), pp.45. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid stored ram spermatozoa in the ewe genital tract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (1), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00463554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotonic resistance of boar spermatozoa: sperm subpopulations and relationship with epididymal maturation and fertility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (2), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters and genome scan for 15 semen characteristics traits of Holstein bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00788.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental effects on semen traits in Lacaune and Manech tête rousse AI rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.405-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental effects on semen traits in Lacaune and Manech tête rousse AI rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of two ram cauda epididymal maturation-dependent sperm glycoproteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Syntin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.950-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 105- to 94-kilodalton protein in the epididymal fluids of domestic mammals is angiotensin I-converting enzyme (ACE); evidence that sperm are the source of this ACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.937-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of epididymal secretory proteins in sperm maturation with particular reference to the boar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Syntin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (suppl.), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and identification of proteins secreted in the various regions of the adult boar epididymis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Syntin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55, pp.956-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by two-dimensional gel electrophoresis of ram epididymal secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 40 (1), pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of spermatozoa in the female reproductive tract: A comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica. P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Boar Semen Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, University Sydney, Australia. pp.9, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma proteomes and sperm fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference of the Association-for-Applied-Animal-Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New Orleans, LA, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.04.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sainte-Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative proteomic comparison of epididymal and ejaculated ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Spermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Tracking and Flagellum Tracing for Sperm Motility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huei-Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI - International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2014.6867871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired transport of liquid and frozen stored spermatozoa through the cervix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of seminal plasma on post thaw motility and viability of ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of seminal plasma from rams with varied freezing resilience on the cryosurvival of ram spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm interaction with the female reproductive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Reproductive Animal (ISRA). Vancouver, INT., Jul 2012, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02097.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Terlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of ram semen collected from Boujaâd sheep breed in Morocco under fresh conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahsen Derqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in testicular size and semen quality of Boujaâd ram in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahsen Derqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic resistance of frozen stallion spermatozoa in relation to fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Almin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barrier-Battut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement de schémas de synchronisation des chaleurs adaptés aux brebis Boujaâd sous différentes conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahsen Derqaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie confocale fibrée (CellVizio) pour l’étude de fonctions biologiques in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Biotech de Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Saint Malo, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of in situ motility of fresh and liquid-stored ram spermatozoa in the ewe genital tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian epididymal proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Workshop on Molecular and Cellular Endocrinology of the Testis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Naantali, Finland. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of sperm transport and survival in the female genital tract using fiber confocal fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vivo par endoscopie à fluorescence du transport et de la survie des spermatozoïdes de bélier dans le tractus génital femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation fo genetic parameters and genome scan for QTL influencing male fertility, semen production and semen quality of dairy bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agenae Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for male fertility traits in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salas-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and identification of sperm surface proteins related to sperm maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres génétiques et détection de QTL liés à des caractères de fertilité mâle, de production de semence et de qualité de la semence chez le taureau laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction differentielle des protéines membranaires de spermatozoides pour l'obtention de marqueurs de maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Fondjouan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol S impairs in vitro early developmental oocyte competence in ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Teteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France. , pp.69-69, Actes du 32èmes colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of horse sperm transit and mobility in the mare genital tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Caldas-Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. John Wiley and Sons Inc, Reproduction in Domestic Animals, 52 (Supplement 3), 2017, Reproduction in Domestic Animals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to seminal plasma reduces the duration that epididymal ram spermatozoa exhibit wave motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Canepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of spermatozoa in the bovine genital tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène La Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminal plasma components differ between “good freezer” and “poor freezer” stallions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essraa Al-Essawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception of exosomal messages between the oviduct and the embryo: What are they tweeting about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram seminal plasma proteome and impact on sperm liquid preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to ovine cervical mucus induced by the oestrous cycle, oestrus synchronisation and superovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bathgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. de Graaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. Blackwell Verlag GmbH, Reproduction in Domestic Animals, 49 (s3), 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Spermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Newcastel, Australia. 2014, 12th International Symposium on Spermatology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Soutonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Kohnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigeration of ram semen in presence of seminal plasma affects sperm chromatin structure without shortening telomeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mata-Campuzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carton-Garia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dublin, Ireland. John Wiley &amp; Sons, Reproduction in Domestic Animals, 47 (s5), 2012, 16th Annual Conference of the European Society for Domestic Animal (ESDAR). </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRP localization with immunofluorescence in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint Malo, France. 2012, 28th Annual Meeting AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Terlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification et identification de protéines membranaires de spermatozoïdes par marquage de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Belleannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier, France. n.p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial insemination in Moroccan sheep: present and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology creation and transfer in small ruminants: roles of research, development services and farmer associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHEAM / INRAM / FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 2-85352-525-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the motility during the liquid storage of ram semen by argan oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology creation and transfer in small ruminants: roles of research, development services and farmer associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHEAM / INRAM / FAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 2-85352-525-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation des spermatozoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretions and roles of epididymal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Syntin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epididymis : role and importance in male infertility treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Ares Serono Symposia Publications, 1995, Frontiers in Endocrinology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mesure objective de la motilité massale dans la semence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 1660580. 2016, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of beta-nerve growth factor for indicing ovulation in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chis Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kershaw-Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : PCT/EP2013052597; WO2013117729. 2013, pp.30 P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16589,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B190E7B"/>
+    <w:nsid w:val="96F1CC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16820,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-druart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-139X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166951951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=s8wjJ8cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Allai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Louanjli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6248890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogenaes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02021-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schimpf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Caldas-Silveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Katchan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier-Carriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abm2417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Wilkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Krogen&#230;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Morgan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E Gallagher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioac077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran G Meade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08603-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abril-Parre&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Krogen&#230;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Byrne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donovan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stuen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.10.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Meade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08060-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Meade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. de Graaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leahy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rickard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Bernecic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0627" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P. Rickard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. de Graaf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa L. Kohnke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lopes Simoes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17472" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crossett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.04.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.02.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie W. Maddison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C. Bernecic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Soares de Alcantara Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mooney" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.07.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ozturk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benmoula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0575" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rickard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Schmidt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Maddison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bathgate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Lynch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14123" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mata-Campuzano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Pastor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. de Graaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.09.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML5JS83L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308046v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.032722" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.08.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Ben Moula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.07.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0285" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mactier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kershaw-Young" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.05.029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HZN1BM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaughan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maxwell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776193v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baril" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dacheux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gu&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Jones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0108" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0225" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Syntin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688716v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okamura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica. P. Rickard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pool" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.05.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.04.061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909868v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Fang Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867871" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Maddison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747500v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddison" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rickard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lynch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746636v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02097.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0P17590-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757988v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Amiri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahsen Derqaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bennani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757320v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Almin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758330v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jones" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751578v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salas-Cortes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761715v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boursier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764245v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832613v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741011v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354101.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742989v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essraa Al-Essawe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wulf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354097.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741594v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746610v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ordas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carton-Garia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Paz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406193v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Amiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/om/pdf/a108/00007053.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406188v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129932v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846724v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801596v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805896v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chis Maxwell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kershaw-Young" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>