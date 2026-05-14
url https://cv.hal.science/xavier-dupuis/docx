--- v1 (2026-03-26)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -210,1076 +210,942 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2025.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536925v1</w:t>
+                <w:t xml:space="preserve">hal-05411620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recovery by SLOPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Bogdan</w:t>
+                <w:t xml:space="preserve">A General Solution to the Quasi Linear Screening Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thanassoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2025.101810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411620v1</w:t>
+                <w:t xml:space="preserve">hal-04598698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Solution to the Quasi Linear Screening Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+                <w:t xml:space="preserve">A semi-Lagrangian scheme for Hamilton–Jacobi–Bellman equations with oblique derivatives boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Calzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Thanassoulis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (1), pp.49-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-022-01336-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.103025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04598698v1</w:t>
+                <w:t xml:space="preserve">hal-03943780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-Lagrangian scheme for Hamilton–Jacobi–Bellman equations with oblique derivatives boundary conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Geometry of Sparse Analysis Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Silva</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.842-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1271877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-022-01336-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943780v1</w:t>
+                <w:t xml:space="preserve">hal-02169356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometry of Sparse Analysis Regularization</w:t>
+                <w:t xml:space="preserve">Proximal operator for the sorted l 1 norm: Application to testing procedures based on SLOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2022.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1271877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169356v2</w:t>
+                <w:t xml:space="preserve">hal-03177108v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal operator for the sorted l 1 norm: Application to testing procedures based on SLOPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An iterated projection approach to variational problems under generalized convexity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.565-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-016-9361-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2022.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177108v3</w:t>
+                <w:t xml:space="preserve">hal-01676136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterated projection approach to variational problems under generalized convexity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+                <w:t xml:space="preserve">Second-order necessary conditions in Pontryagin form for optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3887-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130923452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-016-9361-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676136v1</w:t>
+                <w:t xml:space="preserve">hal-00825273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order necessary conditions in Pontryagin form for optimal control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-order sufficient conditions for strong solutions to optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (03), pp.704-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2013080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130923452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825273v1</w:t>
+                <w:t xml:space="preserve">hal-00825260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order sufficient conditions for strong solutions to optimal control problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control of leukemic cell population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Issue dedicated to Michael Mackey, 9 (1), pp.4-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20149102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2013080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825260v1</w:t>
+                <w:t xml:space="preserve">hal-00858208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of leukemic cell population dynamics</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">First and second order optimality conditions for optimal control problems of state constrained integral equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza de La Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 159 (1), pp.1-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-013-0299-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1289,122 +1155,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solution Path of SLOPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Conference on Artificial Intelligence and Statistics (AISTATS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 238, MLResearch Press, pp.775-783, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100441v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1414,143 +1280,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de localisation de zones irradiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Frigerio</w:t>
+                <w:t xml:space="preserve">Kélian This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kélian This</w:t>
+                <w:t xml:space="preserve">Sébastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Colas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP4564062 (A1). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1560,114 +1426,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle optimal d'équations différentielles avec - ou sans - mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Ecole Polytechnique X, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013EPXX0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00914246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1814,51 +1680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Bogdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Graczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ko&#322;odziejek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Skalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2025.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thanassoulis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calzola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carlini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01336-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177108v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.02.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9361-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Vega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0299-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100441v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frigerio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian This" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EPXX0054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Bogdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Graczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ko&#322;odziejek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Skalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2025.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Rochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thanassoulis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carlini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01336-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169356v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1271877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177108v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.02.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-016-9361-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Vega" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0299-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100441v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frigerio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian This" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EPXX0054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>