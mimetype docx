--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Durrieu de Madron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-durrieu-de-madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4543-6903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073947334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of giant comet marks along the North Atlantic Deep-Water flow on the Demerara plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 493, pp.107717. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediment fluxes using a glider: observations in a tidal shelf environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Homrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3563-3585. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3563-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing dense shelf water cascading with a high-resolution ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Peña-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2169-2178. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2169-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water and associated sediment transport in the Cap de Creus Canyon and adjacent shelf under mild winter regimes: insights from the 2021–2022 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3195-3219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3195-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Flores-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Sedimentary Organic Matter in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Ausín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Krake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vissenaekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leredde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, 103845 (13p.). </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of planktic foraminifera to environmental change in the western Mediterranean Sea during the industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld M Béjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier P Tarruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1505-1528. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1505-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in the Gulf of Lion (NW Mediterranean Sea) during two autumn–winter periods with contrasting meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102942. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kunesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03746448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms on residence times and export of coastal waters during a mild autumn/winter period in the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.104192. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Flores Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Kerdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Beatriz Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the sedimentary evolution of the Demerara Plateau (Central Atlantic Ocean) from the late Albian to the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, 104195 (16p.). </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabbatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.44 - 61. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and exchanges of mercury in the waters of the Northwestern Mediterranean margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.172-183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open sea as the main source of methylmercury in the water column of the Gulf of Lions (Northwestern Mediterranean margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Naudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tallobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle sources and downward fluxes in the eastern Fram strait under the influence of the west Spitsbergen current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Langone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon flux to the deep in three open sites of the Southern European Seas (SES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni M. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.Pages 224-233. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on nutrients, phytoplankton biomass and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across margin export of organic matter by cascading events traced by stable isotopes, northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez‐ Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (5), pp.1488-1500. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.5.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural (waves and currents) and anthropogenic (trawl) resuspension on the export of particulate matter to the open ocean: Application to the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2071-2091. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water cascading in the northwestern Mediterranean during the cold winter 2005: Quantification of the export through the Gulf of Lion and the Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L07), pp.L07610. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport in the Gulf of Lions (NW Mediterranean): Impact of extreme storms and floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2048-2070. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense shelf water cascading on the transfer of organic matter to the deep western Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl L Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms and dense water cascading on shelf-slope exchanges in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (C2), pp.C02010. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JC003795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Aloïsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja. Sanchez-Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.77-96. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particulate matter from the Northwestern Mediterranean continental margin: Variability and controlling factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.195-220. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224006777606498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2410-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FETCH experiment : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouffies-Cloché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Despiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fetch experiment; a study of atmosphere-ocean fluxes in the Golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability of downward biogeochemical fluxes on the Rhone continental margin (NW mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1483-1511. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00014-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the climatological and current variability on shelf-slope exchanges of particulate matter: Evidence from the Rhone continental margin (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Loye-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1513-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, transport and bottom boundary layers of the deep currents in the Brazil Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weatherly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.583-638. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943076975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and nepheloid structures in the Grand-Rhoˆne canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (5), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(94)90098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic structure and nepheloid spatial distribution in the Gulf of Lions continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (9-11), pp.915-929. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(90)90067-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sedimentary structures associated with the Deep Western Boundary Current in French Guiana (Demerara Plateau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287923v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSEUS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFER OF SEDIMENTS AND ORGANIC MATTER BY A MARINE STORM IN THE CAP DE CREUS CANYON ( GULF OF LION, NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Higueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille (FRANCE), France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense water formation events on deep marine sediments: spatial heterogeneity versus temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Drakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Chaikalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Spyridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63, 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Chiggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Artale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.289-334, 2023, 978-0-12-823692-5. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Durrieu de Madron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-durrieu-de-madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4543-6903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073947334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of giant comet marks along the North Atlantic Deep-Water flow on the Demerara plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 493, pp.107717. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediment fluxes using a glider: observations in a tidal shelf environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Homrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3563-3585. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3563-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water and associated sediment transport in the Cap de Creus Canyon and adjacent shelf under mild winter regimes: insights from the 2021–2022 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3195-3219. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3195-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing dense shelf water cascading with a high-resolution ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Peña-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2169-2178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2169-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Flores-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of planktic foraminifera to environmental change in the western Mediterranean Sea during the industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld M Béjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier P Tarruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1505-1528. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1505-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Sedimentary Organic Matter in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Ausín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Krake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vissenaekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leredde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, 103845 (13p.). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in the Gulf of Lion (NW Mediterranean Sea) during two autumn–winter periods with contrasting meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102942. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kunesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03746448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms on residence times and export of coastal waters during a mild autumn/winter period in the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.104192. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the sedimentary evolution of the Demerara Plateau (Central Atlantic Ocean) from the late Albian to the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, 104195 (16p.). </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Flores Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Kerdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Beatriz Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabbatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.44 - 61. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and exchanges of mercury in the waters of the Northwestern Mediterranean margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.172-183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open sea as the main source of methylmercury in the water column of the Gulf of Lions (Northwestern Mediterranean margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Naudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tallobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle sources and downward fluxes in the eastern Fram strait under the influence of the west Spitsbergen current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Langone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon flux to the deep in three open sites of the Southern European Seas (SES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni M. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.Pages 224-233. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on nutrients, phytoplankton biomass and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across margin export of organic matter by cascading events traced by stable isotopes, northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez‐ Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (5), pp.1488-1500. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.5.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural (waves and currents) and anthropogenic (trawl) resuspension on the export of particulate matter to the open ocean: Application to the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2071-2091. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport in the Gulf of Lions (NW Mediterranean): Impact of extreme storms and floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2048-2070. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water cascading in the northwestern Mediterranean during the cold winter 2005: Quantification of the export through the Gulf of Lion and the Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L07), pp.L07610. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense shelf water cascading on the transfer of organic matter to the deep western Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl L Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms and dense water cascading on shelf-slope exchanges in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (C2), pp.C02010. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JC003795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Aloïsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja. Sanchez-Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.77-96. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particulate matter from the Northwestern Mediterranean continental margin: Variability and controlling factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.195-220. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224006777606498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2410-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FETCH experiment : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouffies-Cloché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Despiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fetch experiment; a study of atmosphere-ocean fluxes in the Golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability of downward biogeochemical fluxes on the Rhone continental margin (NW mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1483-1511. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00014-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the climatological and current variability on shelf-slope exchanges of particulate matter: Evidence from the Rhone continental margin (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Loye-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1513-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, transport and bottom boundary layers of the deep currents in the Brazil Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weatherly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.583-638. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943076975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and nepheloid structures in the Grand-Rhoˆne canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (5), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(94)90098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic structure and nepheloid spatial distribution in the Gulf of Lions continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (9-11), pp.915-929. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(90)90067-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sedimentary structures associated with the Deep Western Boundary Current in French Guiana (Demerara Plateau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287923v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSEUS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFER OF SEDIMENTS AND ORGANIC MATTER BY A MARINE STORM IN THE CAP DE CREUS CANYON ( GULF OF LION, NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Higueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille (FRANCE), France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense water formation events on deep marine sediments: spatial heterogeneity versus temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Drakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Chaikalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Spyridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63, 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Chiggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Artale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.289-334, 2023, 978-0-12-823692-5. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DEB4B5E"/>
+    <w:nsid w:val="9040B792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-durrieu-de-madron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4543-6903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073947334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05501131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pe&#241;a-Izquierdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amblas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2169-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aus&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bossert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Krake" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld M B&#233;jard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Flores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P Tarruella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1505-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fanget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104195" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01167553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Veres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Langone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Calafat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.06.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01274364v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gogou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Stavrakakis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni M. Calafat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZC91QCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez&#8208; Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1488" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518962v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033257" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518965v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743416v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032825" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003795" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006777606498" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abassi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monaco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Aloisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744344v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Abassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Monaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Aloisi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00119-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36105" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907136v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00014-X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3RBRC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061596v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Loye-Pilot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weatherly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943076975" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(94)90098-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3R484M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nyffeler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Godet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(90)90067-V" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D54D5LT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18223" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Higueras" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030395" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sotin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00008-X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-durrieu-de-madron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4543-6903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073947334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05501131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pe&#241;a-Izquierdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amblas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2169-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld M B&#233;jard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Flores" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P Tarruella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1505-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aus&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bossert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Krake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paradis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fanget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01167553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Veres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Langone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Calafat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.06.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01274364v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gogou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Stavrakakis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni M. Calafat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZC91QCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743397v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez&#8208; Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqual" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1488" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518962v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518965v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562360v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033257" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032825" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003795" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006777606498" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Abassi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Monaco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Aloisi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00119-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monaco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Aloisi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36105" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907136v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00014-X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3RBRC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061596v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Loye-Pilot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weatherly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943076975" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(94)90098-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3R484M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nyffeler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Godet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(90)90067-V" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D54D5LT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18223" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Higueras" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030395" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sotin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00008-X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>