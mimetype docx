--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Durrieu de Madron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-durrieu-de-madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4543-6903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073947334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of giant comet marks along the North Atlantic Deep-Water flow on the Demerara plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 493, pp.107717. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediment fluxes using a glider: observations in a tidal shelf environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Homrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3563-3585. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3563-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water and associated sediment transport in the Cap de Creus Canyon and adjacent shelf under mild winter regimes: insights from the 2021–2022 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3195-3219. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3195-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing dense shelf water cascading with a high-resolution ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Peña-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2169-2178. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2169-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Flores-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of planktic foraminifera to environmental change in the western Mediterranean Sea during the industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld M Béjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier P Tarruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1505-1528. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1505-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Sedimentary Organic Matter in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Ausín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Krake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vissenaekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leredde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, 103845 (13p.). </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in the Gulf of Lion (NW Mediterranean Sea) during two autumn–winter periods with contrasting meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102942. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kunesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03746448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms on residence times and export of coastal waters during a mild autumn/winter period in the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.104192. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the sedimentary evolution of the Demerara Plateau (Central Atlantic Ocean) from the late Albian to the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, 104195 (16p.). </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Flores Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Kerdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Beatriz Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabbatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.44 - 61. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and exchanges of mercury in the waters of the Northwestern Mediterranean margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.172-183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open sea as the main source of methylmercury in the water column of the Gulf of Lions (Northwestern Mediterranean margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Naudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tallobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle sources and downward fluxes in the eastern Fram strait under the influence of the west Spitsbergen current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Langone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon flux to the deep in three open sites of the Southern European Seas (SES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni M. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.Pages 224-233. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on nutrients, phytoplankton biomass and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across margin export of organic matter by cascading events traced by stable isotopes, northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez‐ Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (5), pp.1488-1500. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.5.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural (waves and currents) and anthropogenic (trawl) resuspension on the export of particulate matter to the open ocean: Application to the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2071-2091. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport in the Gulf of Lions (NW Mediterranean): Impact of extreme storms and floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2048-2070. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water cascading in the northwestern Mediterranean during the cold winter 2005: Quantification of the export through the Gulf of Lion and the Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L07), pp.L07610. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense shelf water cascading on the transfer of organic matter to the deep western Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl L Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms and dense water cascading on shelf-slope exchanges in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (C2), pp.C02010. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JC003795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Aloïsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja. Sanchez-Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.77-96. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particulate matter from the Northwestern Mediterranean continental margin: Variability and controlling factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.195-220. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224006777606498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2410-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FETCH experiment : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouffies-Cloché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Despiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fetch experiment; a study of atmosphere-ocean fluxes in the Golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability of downward biogeochemical fluxes on the Rhone continental margin (NW mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1483-1511. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00014-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the climatological and current variability on shelf-slope exchanges of particulate matter: Evidence from the Rhone continental margin (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Loye-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1513-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, transport and bottom boundary layers of the deep currents in the Brazil Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weatherly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.583-638. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943076975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and nepheloid structures in the Grand-Rhoˆne canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (5), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(94)90098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic structure and nepheloid spatial distribution in the Gulf of Lions continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (9-11), pp.915-929. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(90)90067-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sedimentary structures associated with the Deep Western Boundary Current in French Guiana (Demerara Plateau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287923v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSEUS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFER OF SEDIMENTS AND ORGANIC MATTER BY A MARINE STORM IN THE CAP DE CREUS CANYON ( GULF OF LION, NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Higueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille (FRANCE), France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense water formation events on deep marine sediments: spatial heterogeneity versus temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Drakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Chaikalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Spyridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63, 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Chiggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Artale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.289-334, 2023, 978-0-12-823692-5. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Durrieu de Madron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-durrieu-de-madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4543-6903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073947334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of giant comet marks along the North Atlantic Deep-Water flow on the Demerara plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 493, pp.107717. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2026.107717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing suspended sediment fluxes using a glider: observations in a tidal shelf environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Homrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3563-3585. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3563-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing dense shelf water cascading with a high-resolution ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Peña-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2169-2178. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2169-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water and associated sediment transport in the Cap de Creus Canyon and adjacent shelf under mild winter regimes: insights from the 2021–2022 winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arjona-Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3195-3219. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-3195-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of vertical particle flux along the Beagle Channel (Southern Patagonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Flores-Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103913. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Sedimentary Organic Matter in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Ausín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Krake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GB007695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of high resolution coastal flow speed simulations during and outside of wind, wave and stratification events (Gulf of Lion, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vissenaekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leredde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, 103845 (13p.). </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of planktic foraminifera to environmental change in the western Mediterranean Sea during the industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld M Béjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier P Tarruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1505-1528. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1505-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in the Gulf of Lion (NW Mediterranean Sea) during two autumn–winter periods with contrasting meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102942. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dense Water Formation on the Transfer of Particles and Trace Metals from the Coast to the Deep in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kunesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.301. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15020301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03746448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics on the outer-shelf of the Gulf of Lions during a storm: An approach based on acoustic glider and numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2022.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water column poly-aromatic hydrocarbon anomalies measured with submersible gliders in the Angolan natural oil seepage province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.103588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2021.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the sedimentary evolution of the Demerara Plateau (Central Atlantic Ocean) from the late Albian to the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, 104195 (16p.). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dynamics in Ushuaia Bay (Tierra del Fuego)-Potential Effect on Dissolved Oxygen Depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Flores Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounes Kerdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Beatriz Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.324. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12020324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Heslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider-Based Active Acoustic Monitoring of Currents and Turbidity in the Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2875. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms on residence times and export of coastal waters during a mild autumn/winter period in the Gulf of Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.104192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry, fractal dimension and settling velocity of flocs during flooding conditions in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Section: Dense Water Formations in the Northwestern Mediterranean: From the Physical Forcings to the Biogeochemical Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pujo-Pay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.6983-6995. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Winter Mixing and Spring Bloom in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EO105887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal assemblages in the Cap de Creus canyon and adjacent open slope: Potential influence of dense shelf water cascading and open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabbatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Margirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflection of natural oil droplets through the water column in deep-water environments: The case of the Lower Congo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jatiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.44 - 61. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and exchanges of mercury in the waters of the Northwestern Mediterranean margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.172-183. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open sea as the main source of methylmercury in the water column of the Gulf of Lions (Northwestern Mediterranean margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Naudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01489691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a contourite depositional system on the Demerara Plateau: Results from geophysical data and sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tallobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angela Bassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.Pages 56-73. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an intense water column mixing (0-1500 m) on prokaryotic diversity and activities during an open-ocean convection event in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boutrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Kessouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4378 - 4390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle sources and downward fluxes in the eastern Fram strait under the influence of the west Spitsbergen current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Langone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer, the seasonal thermocline and the upper-ocean heat storage rate in the Mediterranean Sea derived from observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.333-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glider monitoring of shelf suspended particle dynamics and transport during storm and flooding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon flux to the deep in three open sites of the Southern European Seas (SES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni M. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.Pages 224-233. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on nutrients, phytoplankton biomass and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Severin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp 995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size distribution and estimated carbon flux across the Arabian Sea oxygen minimum zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.4541-4557. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-4541-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-induced transfer of particulate trace metals to the deep-sea in the Gulf of Lion (NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (5), pp.995-1014. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-014-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick bottom nepheloid layers in the western Mediterranean generated by deep dense shelf water cascading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2012.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of open-ocean convection on particle fluxes and sediment dynamics in the deep margin of the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.1097-1116. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-1097-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across margin export of organic matter by cascading events traced by stable isotopes, northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez‐ Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (5), pp.1488-1500. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.5.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storms and dense water cascading on shelf-slope exchanges in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (C2), pp.C02010. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JC003795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural (waves and currents) and anthropogenic (trawl) resuspension on the export of particulate matter to the open ocean: Application to the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2071-2091. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport in the Gulf of Lions (NW Mediterranean): Impact of extreme storms and floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.2048-2070. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense shelf water cascading in the northwestern Mediterranean during the cold winter 2005: Quantification of the export through the Gulf of Lion and the Catalan margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L07), pp.L07610. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense shelf water cascading on the transfer of organic matter to the deep western Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dispersal from a typical Mediterranean flood: The Têt River, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl L Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ulses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1895-1910. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of winter dense water formation on shelf sediment erosion (evidence from the Gulf of Lions, NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (15), pp.1984-1999. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millenia sedimentary record on a micro-tidal, low-accumulation prodelta (Têt NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Aloïsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja. Sanchez-Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.77-96. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particulate matter from the Northwestern Mediterranean continental margin: Variability and controlling factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marsaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (2), pp.195-220. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/002224006777606498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment dynamics during a strong storm event in the inner-shelf of the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2410-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trawling-induced resuspension and dispersal of muddy sediments and dissolved elements in the Gulf of Lion (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.2387-2409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FETCH experiment : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouffies-Cloché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Despiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and organic carbon budgets for the Gulf of Lions (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (6), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fetch experiment; a study of atmosphere-ocean fluxes in the Golfe du Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability of downward biogeochemical fluxes on the Rhone continental margin (NW mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1483-1511. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00014-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the climatological and current variability on shelf-slope exchanges of particulate matter: Evidence from the Rhone continental margin (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Loye-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (9), pp.1513-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-slope variations of organic carbon and bacteria in the Gulf of Lions in relation to water dynamics (northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sc Yoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 161, pp.255-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, transport and bottom boundary layers of the deep currents in the Brazil Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weatherly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.583-638. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943076975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrography and nepheloid structures in the Grand-Rhoˆne canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (5), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(94)90098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrographic structure and nepheloid spatial distribution in the Gulf of Lions continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (9-11), pp.915-929. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0278-4343(90)90067-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sedimentary structures associated with the Deep Western Boundary Current in French Guiana (Demerara Plateau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287923v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of the mixed layer depth, of the seasonal thermocline and of the upper-ocean heat rate in the Mediterranean Sea: an observational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSEUS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interannual variability (1979-2012) of the Mediterranean open-sea deep convection using a coupled regional climate system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal cycle of oceanic mixed layer and upper-ocean heat fluxes in the Mediterranean Sea from in-situ observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFER OF SEDIMENTS AND ORGANIC MATTER BY A MARINE STORM IN THE CAP DE CREUS CANYON ( GULF OF LION, NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Higueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Calafat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sanchez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille (FRANCE), France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0030395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dense water formation events on deep marine sediments: spatial heterogeneity versus temporal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Drakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Chaikalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Spyridakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63, 2020, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent changes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Chiggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Artale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography of the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.289-334, 2023, 978-0-12-823692-5. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-823692-5.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9040B792"/>
+    <w:nsid w:val="518F96FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-durrieu-de-madron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4543-6903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073947334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05501131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pe&#241;a-Izquierdo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amblas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2169-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld M B&#233;jard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Flores" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P Tarruella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1505-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aus&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bossert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Krake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paradis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fanget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01167553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Veres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Langone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Calafat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.06.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01274364v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gogou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Stavrakakis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni M. Calafat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZC91QCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743397v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez&#8208; Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqual" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1488" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518962v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518965v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562360v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033257" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032825" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003795" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006777606498" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Abassi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Monaco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Aloisi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00119-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monaco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Aloisi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36105" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907136v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00014-X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3RBRC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061596v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Loye-Pilot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weatherly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943076975" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(94)90098-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3R484M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nyffeler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Godet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(90)90067-V" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D54D5LT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18223" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Higueras" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030395" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sotin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00008-X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-durrieu-de-madron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4543-6903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073947334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05501131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107717" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3563-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pe&#241;a-Izquierdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amblas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arjona-Camas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2169-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3195-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flores-Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giesecke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Schloss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Latorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Durrieu de Madron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aus&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bossert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Krake" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paradis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vissenaekens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld M B&#233;jard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Flores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P Tarruella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1505-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mikolajczak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kunesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15020301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Miles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dhont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fanget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Flores Melo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Kerdel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Beatriz Colloca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020324" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182875" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104192" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014301" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01917644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EO105887" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01933564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabbatini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pusceddu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01930762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubucq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Schafer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01485421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tallobre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sauret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13324" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01167553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Veres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Langone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Calafat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.06.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01154528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPX9Q5Q8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.08.031" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01274364v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gogou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Stavrakakis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni M. Calafat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZC91QCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01286812v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.07.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGPWF41G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9614-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roullier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4541-2014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721257v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168554v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.10.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815132v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-1097-2013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743397v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez&#8208; Vidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqual" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.5.1488" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003795" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518962v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.02.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562360v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033257" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032825" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519751v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Friend" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manca" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.06.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monaco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Alo&#239;si" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ3K9LG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarracino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006777606498" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2005.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090181v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guill&#233;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abassi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monaco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Aloisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744344v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Abassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Monaco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Aloisi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00119-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36105" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907136v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00014-X" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3RBRC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061596v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Loye-Pilot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sc Yoro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Unanue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weatherly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943076975" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(94)90098-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3R484M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nyffeler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Godet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(90)90067-V" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D54D5LT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729599v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18223" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139229v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Higueras" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030395" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sotin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Artale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823692-5.00008-X" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>