--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -2057,51 +2057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health, wealth, and informality over the life cycle</w:t>
+                <w:t xml:space="preserve">Unemployment insurance, Recalls and Experience Rating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fairise</w:t>
@@ -2121,75 +2121,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02447426v1</w:t>
+                <w:t xml:space="preserve">halshs-02559317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment insurance, Recalls and Experience Rating</w:t>
+                <w:t xml:space="preserve">Health, wealth, and informality over the life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fairise</w:t>
@@ -2209,51 +2209,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02559317v1</w:t>
+                <w:t xml:space="preserve">halshs-02447426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be healthy, be employed: A comparison between the US and France based on a general equilibrium model</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF95B3AF"/>
+    <w:nsid w:val="A011EFAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3059,51 +3059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fairise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1980-4573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142723320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192900565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035791034X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2022.103482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48674141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Glachant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.295.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-013-0360-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-005-0007-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800029511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2921(94)90028-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNBL7QXM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20075916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves H&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1992.5312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhong Shang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Tepp Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fairise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1980-4573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142723320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192900565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035791034X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2022.103482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48674141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Glachant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.295.0693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.226.0887" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-013-0360-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-005-0007-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20076158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0770451800029511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2921(94)90028-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNBL7QXM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20075916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves H&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.1992.5312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhong Shang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Tepp Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>