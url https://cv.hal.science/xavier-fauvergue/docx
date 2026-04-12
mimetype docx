--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48044444"/>
+    <w:nsid w:val="29F8A648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D4756F8"/>
+    <w:nsid w:val="539BFFCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7161A525"/>
+    <w:nsid w:val="1523F5DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DE2FB21"/>
+    <w:nsid w:val="C6E6492E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A6BDA3D4"/>
+    <w:nsid w:val="18460718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5653624B"/>
+    <w:nsid w:val="86514ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>