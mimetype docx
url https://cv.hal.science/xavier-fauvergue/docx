--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F8A648"/>
+    <w:nsid w:val="129BC1B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="539BFFCE"/>
+    <w:nsid w:val="0671F6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1523F5DD"/>
+    <w:nsid w:val="D3AD5A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6E6492E"/>
+    <w:nsid w:val="33E6A570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18460718"/>
+    <w:nsid w:val="1AA3519A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86514ED0"/>
+    <w:nsid w:val="A50AB8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>