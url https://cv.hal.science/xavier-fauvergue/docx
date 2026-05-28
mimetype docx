--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Fauvergue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche à l'Institut Sophia Agrobiotech (ISA), UMR INRAE - Université Côte d'Azur, Sophia Antipolis, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3579-7721</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125296673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DgkKoZIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9108-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic Degrees</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991	MS in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995	PhD in Ecology and Evolution, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009	HDR (accreditation to supervise research), University of Nice, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 – 1991 Agricultural Research Centre for International Development (CIRAD), France (MS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 – 1993	United States Department of Agriculture, Montpellier, France (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 – 1995	Colorado State University, Fort Collins, USA (PhD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 – 1997	University of Lyon, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – 1998	INRAE, Antibes, France (Postdoc).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – now	INRAE, Sophia-Antipolis, France (Academic staff).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Published science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">70	publications since 1995 – 48 referenced in ISI Web of Science – 1251 citations – H=21.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 books coedited (2020 et 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">100 oral communications including 20 invited seminars (approximate numbers).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Serving the scientific community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research and Development in Biological Contol team (2020-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision	3 Postdocs and 7 PhD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the ANR Sextinction project (5 research teams, 5 years (2010-2014), 500 k€.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury	for 25 PhD	and 3 HDR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor Ecology and Evolution (Wiley) and International Journal of Pest Management (Taylor & Francis).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recommender for PCI Evolutionary Biology, PCI Ecology and PCI Zoology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the CSS EBP (Evaluation of researchers in Ecology and Population Biology at INRAE; 2021-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIRAD	expert for the evaluation of the researchers of UPMVT (2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANSES	expert and vice president for working groups on macroorganisms and SIT-IIT (2023-).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organizer of 7 national meetings and workshops.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee for research projects funded by French National Research Agency (ANR), Fond National de la Recherche Scientifique (FNRS), USDA, Netherland Organization of Scientific Research (NWO), Institut Paul Emile Victor, University of Paris 11 (Orsay), Italian Ministry of Research (MIUR), ECOS-Sud.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee	for various journals: Animal Behaviour, Behavioral Ecology, Biological Control, Ecology Letters, Evolutionary Applications, Functional Ecology, Genetics, Journal of Animal Ecology, Journal of Evolutionary Biology, Journal of Chemical Ecology, Oecologia, PlosOne, Molecular Ecology Proceedings of the Royal Society Series B, PNAS, etc.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Life</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amateur alpinist and amateur photographer and amateur father.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camptocamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: Puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0300248. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0300248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal of optimal foragers in a patchy environment: simulations with a mathematical model and tests of predictions in field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 498, pp.110887. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503490v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.596-609. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascade of destabilizations: Combining &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; and Allee effects to eradicate insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Blackwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Vargas Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inbreeding on a gregarious parasitoid wasp with complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Groussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infochemical use and dietary specialization in parasitoids: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise van Oudenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (13), pp.4804 - 4811. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de piégeage à base de composés organiques volatils impliqués dans la communication sexuelle chez Venturia canescens (Hymenoptera : Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entomologie, Spécial, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic Allee effect: a unified framework for the genetics and demography of small populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria M. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (7), pp.e01413. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions may reverse the demographic consequences of inbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (11), pp.3131 - 3142. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Retamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Zaviezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate rendezvous in a tritrophic context? nothing but the girls for male &amp;lt;em&amp;gt;Lysiphlebus testaceipes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male mate search: an optimal foraging issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.91-95. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal autocorrelation in host density increases establishment success of parasitoids in an experimental system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2684-2693. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against the chestnut gall wasp Dryocosmus kuriphilus (Hymenoptera, Cynipidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brancaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the 6th International Symposium on the Biology and Ecology of Gall-Inducing Arthropods, 4-8 August 2013, Lamington National Park, Australia, 29 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/ielapa.525254643403265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression in a parasitoid wasp with single-locus complementary sex determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Quaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0097733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Parasitoid Dynamics and the Success of Biological Control When Parasitoids Are Prone to Allee Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76768. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lag in extinction dynamics in experimental populations: evidence for a genetic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (3), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of mate-finding Allee effects in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability in the parasitoid wasp Trichogramma chilonis: can we predict the outcome of hybridization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etty Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.498 - 510. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00279.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Hufbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of life-history traits to a new species in the community: a story of Drosophila parasitoids from the Rhône and Saône valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J.M. van Alphen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific hybridization, life history strategies and potential invasion success in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe-Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (6), pp.1311 - 1329. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-011-9553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheyppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy in information use for mate finding: demonstration in a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Fischbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (6), pp.1307-1315. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflexible wasps : the aphid parasitoid Lysiphlebus testaceipes does not track multiple changes in habitat profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (1), pp.95-100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French wasps in the New World: experimental biological control introductions reveal a demographic Allee effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Roderick Hopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.385-397. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-009-0147-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the melon aphid, Aphis gossypii, to host-plant resistance : evidence for high adaptive potential despite low genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2009.00904.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgins in the wild: mating status affects the behavior of a parasitoid foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lo Genco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (4), pp.913-920. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-008-1037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite-based parentage analysis reveals non-ideal free distribution in a parasitoid population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (9), pp.2300-2309. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced plant volatiles as cues for habitat assessment by a foraging parasitoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01171.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invading parasitoids suffer no Allee effect: a manipulative field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2392-2403. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1238.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat assessment by parasitoids : consequences for population distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arj063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for Lysiphlebus testaceipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoids use herbivore-induced information to adapt patch exploitation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (6), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2005.00735.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance au puceron Aphis gossypii conferee par le gène Vat du melon : Test diagnostic unique de l'antixenose et de l'antibiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaeretiella rapae limits Myzus persicae populations after applications of Deltamethrin in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Kerhoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL PATCH RESIDENCE TIME IN EGG PARASITOIDS:INNATE VERSUS LEARNED ESTIMATE OF PATCH QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory response of two aphid parasitoids, Lysiphlebus testaceipes and Aphidius colemani, to aphid-infested plants from a distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lo Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Curty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (3), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0013-8703.2004.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition behaviour and patch-time allocation in two aphid parasitoids exposed to deltamethrin residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Privet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal patch residence time in egg parasitoids: innate versus learned estimate of patch quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 138, pp.640-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation et dispersion en France de Neodryinus typhlocybae (Ashmead) (Hymenoptera, Dryinidae) introduit pour lutter contre Metcalfa pruinosa (Say) (Hemiptera, Flatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Giuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (1), pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of foundress number on sex ratio under partial local mate competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.242-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch leaving decision rules and the marginal value theorem : an experimental analysis and a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitoid mating structures when hosts are patchily distributed : field and laboratory experiments with Leptopilina boulardi and L. heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 86, pp.344-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does time until mating affect progeny sex ratio ? A manipulative experiment with the parasitoid wasp Aphelinus asychis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Antolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Kazmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.611-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male orientation to trail sex pheromones in parasitoid wasps : does the spatial distribution of virgin females matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.M. Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate finding via a trail sex pheromone by a parasitoid wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith R. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Antolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (3), pp.900-904. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.3.900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect population dynamics under Wolbachia-induced cytoplasmic incompatibility: puzzle more than buzz in Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129BC1B1"/>
+    <w:nsid w:val="923126B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0671F6DD"/>
+    <w:nsid w:val="320359B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D3AD5A70"/>
+    <w:nsid w:val="1927D3CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33E6A570"/>
+    <w:nsid w:val="81B33D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1AA3519A"/>
+    <w:nsid w:val="777F8026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A50AB8F6"/>
+    <w:nsid w:val="22165733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3579-7721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125296673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DgkKoZIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/xavier.fauvergue.photographies/?locale=fr_FR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/xavier-fauvergue/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camptocamp.org/profiles/929813/fr/xavier-fauvergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503490v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hopper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Blackwood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vargas Jr." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2888" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Luque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12332" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59CCJ7W4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Thaon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brancaccio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/ielapa.525254643403265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Fazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097733" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076768" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tabone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78A45688AD74B0A3560E8B8DDB1395BD47551A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Benvenuto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sorbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00279.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01918.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe-Buchmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9553-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NDSFVG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.08.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSFQJPJ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Roderick Hopper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-009-0147-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W3C308F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2009.00904.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDD8BRQ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lo Genco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1037-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXCNHT1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03743.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8KB9XNJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661288v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01171.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Giuge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1238.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00854.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ526NKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00735.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC84LP0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Curty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00130.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDKLSN9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Pinto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desneux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-8703.2004.00198.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNMP899C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaiser" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Malausa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Hopper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Antolin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kazmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.M. Mesquita" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fauvergue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hopper" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antolin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.3.900" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235195v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith R. Hopper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Antolin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219865v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>