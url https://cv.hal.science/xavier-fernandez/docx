--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -234,319 +234,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t>
+                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhanie Ruer</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332558v1</w:t>
+                <w:t xml:space="preserve">hal-05075924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
+                <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag geese after induction of spontaneous liver steatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Typhanie Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Magali Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075924v2</w:t>
+                <w:t xml:space="preserve">hal-05332558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -581,106 +581,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -715,155 +719,151 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engraissement spontané du foie ches les palmipèdes : état des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (8), pp.1288-1295. </w:t>
@@ -1293,1077 +1293,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
+                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Peyrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (25), pp.5954-5962. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570691v1</w:t>
+                <w:t xml:space="preserve">hal-01341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (25), pp.5954-5962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341263v1</w:t>
+                <w:t xml:space="preserve">hal-01570691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling metabolism, meat quality, and liver quality traits of the overfed interspecific hybrid mule duck</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kileh-Wais</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vignal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Vignoles</w:t>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.920 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702555v1</w:t>
+                <w:t xml:space="preserve">hal-02645025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Detection of QTL controlling metabolism, meat quality, and liver quality traits of the overfed interspecific hybrid mule duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kileh-Wais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+                <w:t xml:space="preserve">A. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">K. Feves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.588-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645265v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
+                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209169v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural induction of spontaneous liver steatosis in Greylag Landaise geese ( Anser anser)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bénard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650256v1</w:t>
+                <w:t xml:space="preserve">hal-01209169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des carcasses et de la viande des palmipèdes gavés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Natural induction of spontaneous liver steatosis in Greylag Landaise geese ( Anser anser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642341v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Qualité des carcasses et de la viande des palmipèdes gavés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.425-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645025v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,64 +2448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profile evolution during steatosis development in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,77 +2569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cullere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,1414 +2697,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of transport and holding in lairage at constant postprandial delay to slaughter-Effects on fatty liver and breast muscle quality in mule ducks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/PS.2011-01483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652778v1</w:t>
+                <w:t xml:space="preserve">hal-02652266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Rossignol</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647532v1</w:t>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Duration of transport and holding in lairage at constant postprandial delay to slaughter-Effects on fatty liver and breast muscle quality in mule ducks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (10), pp.2360-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/PS.2011-01483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+                <w:t xml:space="preserve">hal-02652778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE ONE EARLY MUSCLE PH AND TEMPERATURE MEASUREMENTS SUFFICIENT TO DETECT PSE BREAST MEAT IN TURKEYS?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molette</w:t>
+                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2011.554798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686676v1</w:t>
+                <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of the muscle response to restraint and transport in chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">ARE ONE EARLY MUSCLE PH AND TEMPERATURE MEASUREMENTS SUFFICIENT TO DETECT PSE BREAST MEAT IN TURKEYS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunee Eadmusik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3288⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (02), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2011.554798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171014v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional genomics of the muscle response to restraint and transport in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Davail</w:t>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">J. Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t>
+              <w:t xml:space="preserve">, 2011, 89 (9), pp.2717-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652266v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
+                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Letisse</w:t>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (8), pp.1778-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183091v1</w:t>
+                <w:t xml:space="preserve">hal-02660759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 1. Carcass downgrading and meat quality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lahirigoyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziad Wadih Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.128-138. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109990851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660503v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
+                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 1. Carcass downgrading and meat quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.139-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668595v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lahirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (8), pp.1778-1784. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.139-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660759v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des oies sous un couvert de noyers et effets sur les performances du verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different rates of glycolysis affect glycolytic activities and protein properties in turkey breat muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunee Eadmusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,1431 +4970,1431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultimate ph on the physicochemical and biochemical characteristics of turkey breast muscle showing normal rate of postmortem pH fall</w:t>
+                <w:t xml:space="preserve">The effect of current intensity during &amp;quot;head-only&amp;quot; electrical stunning on brain function in force-fed ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Rammouz</w:t>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 83, pp.1750-1757. </w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.155-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/83.10.1750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669453v1</w:t>
+                <w:t xml:space="preserve">hal-02671553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocorticogram spectral analysis and somatosensory evoked potential as tools to assess electrical stunning efficiency in ducks</w:t>
+                <w:t xml:space="preserve">Effect of ultimate ph on the physicochemical and biochemical characteristics of turkey breast muscle showing normal rate of postmortem pH fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Beyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Babile</w:t>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45 (3), pp.409-415. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1750-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.10.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675488v1</w:t>
+                <w:t xml:space="preserve">hal-02669453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocorticogramme spectral analysis and somatosensory evoked potentials as tools to assess electrical stunning efficiency in ducks</w:t>
+                <w:t xml:space="preserve">Electrocorticogram spectral analysis and somatosensory evoked potential as tools to assess electrical stunning efficiency in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
+                <w:t xml:space="preserve">Clotilde Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.409-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672353v1</w:t>
+                <w:t xml:space="preserve">hal-02675488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of effects of hyperkalemia on the metabolism of normoxic or anoxic rabbit triceps brachii muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Electrocorticogramme spectral analysis and somatosensory evoked potentials as tools to assess electrical stunning efficiency in ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2003.09.001⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (3), pp.409-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683149v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed differences in the biochemical determinism of ultimate pH in breast muscles of broiler chickens - a key role of AMP deaminase?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
+                <w:t xml:space="preserve">Lack of effects of hyperkalemia on the metabolism of normoxic or anoxic rabbit triceps brachii muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bielicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1445⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2003.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672100v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of current intensity during &amp;quot;head-only&amp;quot; electrical stunning on brain function in force-fed ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Beyssen</w:t>
+                <w:t xml:space="preserve">Breed differences in the biochemical determinism of ultimate pH in breast muscles of broiler chickens - a key role of AMP deaminase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 53, pp.155-161. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1445-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2004002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671553v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Preliminary observations on the colour variability of breast meat ('magrets') in force-fed ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52, pp.567-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677240v1</w:t>
+                <w:t xml:space="preserve">hal-02676409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary observations on the colour variability of breast meat ('magrets') in force-fed ducks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Renerre</w:t>
+                <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Manse</w:t>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676409v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t>
+                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Neyraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62 (4), pp.429-437. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680363v1</w:t>
+                <w:t xml:space="preserve">hal-01594141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and catecholamine effects on metabolism of perfused isolated rabbit muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 60 (3), pp.287-293</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 62 (4), pp.429-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677591v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and catecholamine effects on metabolism of perfused isolated rabbit muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (3), pp.287-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594141v1</w:t>
+                <w:t xml:space="preserve">hal-02677591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t>
@@ -6417,640 +6417,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ludricks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677132v1</w:t>
+                <w:t xml:space="preserve">hal-02670134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683103v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.J. Lensink</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (3), pp.642-652</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674940v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Florand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (3), pp.642-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681087v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
+                <w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02670134v1</w:t>
+                <w:t xml:space="preserve">hal-02681087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effet négatif sur les qualités sensorielles</w:t>
               </w:r>
@@ -7125,1745 +7125,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Filières Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689516v1</w:t>
+                <w:t xml:space="preserve">hal-02692492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mouchoniere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clochefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.73-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575117v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (4), pp.503-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1740(99)00174-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698549v1</w:t>
+                <w:t xml:space="preserve">hal-02689516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of current frequency during electrical stunning in a water bath on somatosensory evoked responses in turkey's brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Le Pottier</w:t>
+                <w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mouchoniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (8), pp.1208-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/79.8.1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693102v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of current frequency during electrical stunning in a water bath on somatosensory evoked responses in turkey's brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685158v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691722v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filières Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692492v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préliminaires sur le jambon déstructuré. Description du phénomène et étude de quelques facteurs de variation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.331-338</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687527v1</w:t>
+                <w:t xml:space="preserve">hal-02685162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat -1. Composition of the lipid fraction and sensory characteristics of m. longissimus lumborum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 53, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of current frequency during waterbath stunning on the physical recovery and rate and extent of bleed out in Turkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Le Pottier</w:t>
+                <w:t xml:space="preserve">Observations préliminaires sur le jambon déstructuré. Description du phénomène et étude de quelques facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77, pp.485-489</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690189v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">The effect of current frequency during waterbath stunning on the physical recovery and rate and extent of bleed out in Turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77, pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696436v1</w:t>
+                <w:t xml:space="preserve">hal-02690189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle fibres as factors for pork quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.E. Klont</w:t>
+                <w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60, pp.255-269</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694817v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of RN gene on yiels and quality of extended cooked cured hams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Godbout</w:t>
+                <w:t xml:space="preserve">Skeletal muscle fibres as factors for pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Klont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Houde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 52, pp.57-64</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.255-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693088v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">The effect of RN gene on yiels and quality of extended cooked cured hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renoux</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685223v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685162v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'étourdissement et de la saignée des dindes. Optimiser la fréquence du courant d'électronarcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouchonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,51 +8914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent methods for predicting quality of pig meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polish Journal of Food and Nutrition Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7-48 (4), pp.32S-44S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8983,64 +8983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la fréquence du courant d'électronarcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouchonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,325 +9193,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of duration of feed withdrawal and transportation time on muscle characteristics and quality in friesan-holstein calves.</w:t>
+                <w:t xml:space="preserve">Mise au point à propos de l'influence de la teneur en lipides intramusculaires sur l'acceptabilité par les consommateurs de la viande de porc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Quilichini</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 74, pp.1576-1583</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (1), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686251v1</w:t>
+                <w:t xml:space="preserve">hal-02685669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point à propos de l'influence de la teneur en lipides intramusculaires sur l'acceptabilité par les consommateurs de la viande de porc.</w:t>
+                <w:t xml:space="preserve">Effect of duration of feed withdrawal and transportation time on muscle characteristics and quality in friesan-holstein calves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gilbert</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17 (1), pp.6</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 74, pp.1576-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685669v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28, pp.163-170</w:t>
@@ -9629,394 +9629,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effect of food deprivation and agonistic behavior on blood parameters and muscle glycogen in pigs</w:t>
+                <w:t xml:space="preserve">Effect of epinephrine administration on glycogen metabolism in red and white muscle of anaesthetized pigs (Sus scrofa domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+                <w:t xml:space="preserve">W. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 58 (2), pp.337-345</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702871v1</w:t>
+                <w:t xml:space="preserve">hal-02704572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle type and food deprivation for 24 hours on the composition of the lipid fraction in muscles of Large White pigs</w:t>
+                <w:t xml:space="preserve">Interactive effect of food deprivation and agonistic behavior on blood parameters and muscle glycogen in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mounier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 41 (3), pp.335-343</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 58 (2), pp.337-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700175v1</w:t>
+                <w:t xml:space="preserve">hal-02702871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of epinephrine administration on glycogen metabolism in red and white muscle of anaesthetized pigs (Sus scrofa domesticus)</w:t>
+                <w:t xml:space="preserve">Effect of muscle type and food deprivation for 24 hours on the composition of the lipid fraction in muscles of Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 68, pp.231-239</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 41 (3), pp.335-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704572v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two classifications of muscle fibres : consequences for the photometric determination of glycogen according to fibre type in red and white muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Candek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,342 +10048,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between rate of post mortem pH fall and ageing of longissimus muscle in Pietrain pigs</w:t>
+                <w:t xml:space="preserve">The influence of high post-mortem temperature and differing ultimate pH on the course of rigor and ageing in pig Longissimus dorsi muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gueblez</w:t>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 65 (2), pp.215-222</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.345-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702126v1</w:t>
+                <w:t xml:space="preserve">hal-02706866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogen depletion according to muscle and fibre types in response to dyadic encouters in pigs (Sus scrofa domesticus) relationships whith plasma epinephrine and aggressive behaviour</w:t>
+                <w:t xml:space="preserve">Relationship between rate of post mortem pH fall and ageing of longissimus muscle in Pietrain pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 109A (4), pp.869-879</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65 (2), pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699511v1</w:t>
+                <w:t xml:space="preserve">hal-02702126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of high post-mortem temperature and differing ultimate pH on the course of rigor and ageing in pig Longissimus dorsi muscle</w:t>
+                <w:t xml:space="preserve">Glycogen depletion according to muscle and fibre types in response to dyadic encouters in pigs (Sus scrofa domesticus) relationships whith plasma epinephrine and aggressive behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 36, pp.345-363</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 109A (4), pp.869-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706866v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major gene affecting pork quality: the RN gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Focus International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.332-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10434,51 +10434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forslid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 37 (1), pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10503,77 +10503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting-induced glycogen depletion in different fibre types of red and white pig muscles, relationship with ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10624,51 +10624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonistic behavior, plasma stress hormones, and metabolites in response to dyadic encounters in domestic pigs : Interrelationships and effect of dominance status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 56 (5), pp.841-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10693,51 +10693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des caractéristiques physico-chimiques et technologiques des tissus maigre et gras de trois races porcines françaises (Large White, Landrace Français et Piétrain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,934 +10795,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variation in pig muscle glycolytic potential during lairage - an in vivo study</w:t>
+                <w:t xml:space="preserve">Effect of time between adrenaline injection and slaughter on the rate and extent of post-mortem metabolism in porcine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forslid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 32, pp.81-91</w:t>
+              <w:t xml:space="preserve">, 1992, 31, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702365v1</w:t>
+                <w:t xml:space="preserve">hal-02701258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding a high level of sugar in the diet for the last 12 days before slaughter on muscle glycolytic potential and meat quality traits in pigs</w:t>
+                <w:t xml:space="preserve">The variation in pig muscle glycolytic potential during lairage - an in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Goransson</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 60, pp.135-138</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32, pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700470v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal distribution of the muscle glycolytic potential in French and Swedish populations of Hampshire crossbred pigs</w:t>
+                <w:t xml:space="preserve">Effect of feeding a high level of sugar in the diet for the last 12 days before slaughter on muscle glycolytic potential and meat quality traits in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tornberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Naveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+                <w:t xml:space="preserve">L. Goransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 59, pp.307-311</w:t>
+              <w:t xml:space="preserve">, 1992, 60, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710021v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time between adrenaline injection and slaughter on the rate and extent of post-mortem metabolism in porcine skeletal muscle</w:t>
+                <w:t xml:space="preserve">Bimodal distribution of the muscle glycolytic potential in French and Swedish populations of Hampshire crossbred pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Magard</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Moller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+                <w:t xml:space="preserve">J. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 31, pp.287-298</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 59, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701258v1</w:t>
+                <w:t xml:space="preserve">hal-02710021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metabolism and glycogen content in skeletal muscle fibres of large White and Hampshire crossbred pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of the causes of variation in muscle glycogen content and ultimate pH in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3, pp.91-98</w:t>
+              <w:t xml:space="preserve">, 1991, 2, pp.209-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705928v1</w:t>
+                <w:t xml:space="preserve">hal-02706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris ham processing technological yield as affected by muscle residual glycogen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 29, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research note - Glycolytic potential in porcine longissimus muscle before and after transport:an in vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between metabolism and glycogen content in skeletal muscle fibres of large White and Hampshire crossbred pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penka Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Tomberg</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3, pp.83-89</w:t>
+              <w:t xml:space="preserve">, 1991, 3, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706950v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the causes of variation in muscle glycogen content and ultimate pH in pigs</w:t>
+                <w:t xml:space="preserve">A research note - Glycolytic potential in porcine longissimus muscle before and after transport:an in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 2, pp.209-235</w:t>
+              <w:t xml:space="preserve">, 1991, 3, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706938v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du potentiel glycolytique dans une population porcine et relation avec le rendement &amp;quot;napole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 22, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12206,103 +12206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
@@ -12400,51 +12400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des modes de distribution et de présentation du maïs sur l'induction d'une hyperphagie et d'une stéatose hépatique spontanée chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12525,51 +12525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engraissement spontané du foie chez les palmipèdes : Etat des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12653,730 +12653,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of chemical composition and sensory traits of livers obtained through overfeeding or spontaneous fattening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of different feeding strategies on the induction of a durable hyperphagia and spontaneous liver steatosis in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Guy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">25. World's poultry congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603688v1</w:t>
+                <w:t xml:space="preserve">hal-04807300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéatose hépatique sans alimentation forcée chez les palmipèdes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A comparative study of chemical composition and sensory traits of livers obtained through overfeeding or spontaneous fattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741165v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light programs on the spontaneous fattening of goose liver without overfeeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéatose hépatique sans alimentation forcée chez les palmipèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807385v1</w:t>
+                <w:t xml:space="preserve">hal-02741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the environmental impacts of the goose’s fattened liver produced using overfeeding or spontaneous fattening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of light programs on the spontaneous fattening of goose liver without overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795921v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different feeding strategies on the induction of a durable hyperphagia and spontaneous liver steatosis in mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Comparison of the environmental impacts of the goose’s fattened liver produced using overfeeding or spontaneous fattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's poultry congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+              <w:t xml:space="preserve">25. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807300v1</w:t>
+                <w:t xml:space="preserve">hal-02795921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la stimulation lumineuse sur le déclenchement de la stéatose hépatique chez l'oie en absence de gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
@@ -13405,90 +13405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux de la production de foie gras d'oie : comparaison des systèmes de production avec ou sans gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13641,734 +13641,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité des foies gras de canards mulards issus de lignées de canes Pekin differant par le niveau de corticosterone plasmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+                <w:t xml:space="preserve">Kriengkrai Prahkarnkaaeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Marianne Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 277 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209155v1</w:t>
+                <w:t xml:space="preserve">hal-02749729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190568v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'ombre et du soleil sur le comportement et le bien-être des canards mulards prêt-à-gaver en période estivale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bijja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745209v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours tournants et fixes en canards : &amp;quot; Vers la nouvelle norme IGP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Influence de l'ombre et du soleil sur le comportement et le bien-être des canards mulards prêt-à-gaver en période estivale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750340v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des foies gras de canards mulards issus de lignées de canes Pekin differant par le niveau de corticosterone plasmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les parcours tournants et fixes en canards : &amp;quot; Vers la nouvelle norme IGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriengkrai Prahkarnkaaeo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 277 p</w:t>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749729v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
@@ -14492,103 +14492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
@@ -14617,103 +14617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
@@ -14781,51 +14781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14867,103 +14867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Davrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
@@ -14992,103 +14992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two spectra acquisition conditions for the evaluation of genetic parameters of duck fatty liver quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-3</w:t>
@@ -15111,2623 +15111,2623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmipèdes et agroforesterie : performances du verger et évolution de la teneur du sol en éléments fertilisants après 4 années de pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bijja</w:t>
+                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756353v1</w:t>
+                <w:t xml:space="preserve">hal-02757643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau guide pratique du gavage des oies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755162v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
+                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755739v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+                <w:t xml:space="preserve">Palmipèdes et agroforesterie : performances du verger et évolution de la teneur du sol en éléments fertilisants après 4 années de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755221v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Le nouveau guide pratique du gavage des oies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755184v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vignal</w:t>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757579v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la combinaison transport et attente avant l'abattage et la fréquence du courant d'électronarcose sur les qualités des foies gras d'oies et de canards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758261v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic evolution during steatosis in duck</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Proteomic Association Meeting (EUPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Estoril, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820611v1</w:t>
+                <w:t xml:space="preserve">hal-02755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : comparaison de la conduite en parcours tournants et en parcours fixe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757531v1</w:t>
+                <w:t xml:space="preserve">hal-02757579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la combinaison transport et attente avant l'abattage et la fréquence du courant d'électronarcose sur les qualités des foies gras d'oies et de canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du temps de transport et d'attente avant l'abattage sur les qualités des foies gras d'oies et de canards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic evolution during steatosis in duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4. European Proteomic Association Meeting (EUPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Estoril, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755339v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des innovations techniques visant à assurer la durabilité de la filière palmipèdes à foie gras.(période 2007-2009)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : comparaison de la conduite en parcours tournants et en parcours fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757296v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757643v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Effets du temps de transport et d'attente avant l'abattage sur les qualités des foies gras d'oies et de canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751739v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Bilan des innovations techniques visant à assurer la durabilité de la filière palmipèdes à foie gras.(période 2007-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755007v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 1- Analyse transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757336v1</w:t>
+                <w:t xml:space="preserve">hal-02755805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of pre-slaughter stress responses in chicken muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 2- Métabolisme musculaire et indicateurs de qualité des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758191v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 2- Métabolisme musculaire et indicateurs de qualité des viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757744v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress before slaughter on the quality of poultry meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional genomics of pre-slaughter stress responses in chicken muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih-Moussa Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753150v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 1- Analyse transcriptomique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">Effects of stress before slaughter on the quality of poultry meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755805v1</w:t>
+                <w:t xml:space="preserve">hal-02753150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : choix des espèces végétales, rendement et résistance au piétinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756958v1</w:t>
+                <w:t xml:space="preserve">hal-02757664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du rythme de gavage et du sexe sur les performances zootechniques d'oies et les caractéristiques chimiques, histologiques et technologiques des foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17772,980 +17772,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la technique d'étourdissement et de la durée de jeûne sur la qualité de la saignée et sur les défauts d'aspect du foie gras d'oies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : choix des espèces végétales, rendement et résistance au piétinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751652v1</w:t>
+                <w:t xml:space="preserve">hal-02756958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Davail</w:t>
+                <w:t xml:space="preserve">Effet de la technique d'étourdissement et de la durée de jeûne sur la qualité de la saignée et sur les défauts d'aspect du foie gras d'oies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752584v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+                <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750489v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+                <w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunee Eadmusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758439v1</w:t>
+                <w:t xml:space="preserve">hal-02750489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological properties in fatty liver from duck and goose by oscillatory plate-plate rheometer measurements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Nordic Rheology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752886v1</w:t>
+                <w:t xml:space="preserve">hal-02758439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse métabolomique du muscle squelettique - Comparaison de différentes méthodes d'extraction pour la quantification relative du métabolome en LC-MS/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
+                <w:t xml:space="preserve">Comparison of rheological properties in fatty liver from duck and goose by oscillatory plate-plate rheometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Rukke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Schüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">17. Nordic Rheology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754445v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie : comportement des oies sous un couvert de noyers et effets sur les performances du verger.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Lavigne</w:t>
+                <w:t xml:space="preserve">Analyse métabolomique du muscle squelettique - Comparaison de différentes méthodes d'extraction pour la quantification relative du métabolome en LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757578v1</w:t>
+                <w:t xml:space="preserve">hal-02754445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Agroforesterie : comportement des oies sous un couvert de noyers et effets sur les performances du verger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757664v1</w:t>
+                <w:t xml:space="preserve">hal-02757578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with the PSE syndrome in poultry meat</w:t>
               </w:r>
@@ -18757,51 +18757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunee Eadmusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19085,64 +19085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du déterminisme biologique du pH ultime dans le muscle de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19335,51 +19335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différentes techniques d'étourdissement avant l'abattage sur les qualités des produits des canards et des oies gavés 2-Qualités des foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19486,51 +19486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19585,77 +19585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses comportementales des canards et des oies gavés à différentes procédures d'étourdissement en atmosphère modifiée et à différents mélanges gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19710,51 +19710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différentes techniques d'étourdissement avant l'abattage sur les qualités des produits des canards et des oies gavés. 3- Qualités des magrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19941,96 +19941,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short overview of the welfare implications of pre-slaughter stunning in poultry</w:t>
+                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gavés-effet de l'intensité du courant lors de l'electronarcose &amp;quot;tête seulement&amp;quot; sur les fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In between congress of the ISAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, St Malo, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759902v1</w:t>
+                <w:t xml:space="preserve">hal-02763994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
               </w:r>
@@ -20055,51 +20107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Ramouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20118,541 +20170,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préliminaires sur la variabilité de la couleur des magrets d'oies</w:t>
+                <w:t xml:space="preserve">A short overview of the welfare implications of pre-slaughter stunning in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
+              <w:t xml:space="preserve">In between congress of the ISAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761714v1</w:t>
+                <w:t xml:space="preserve">hal-02759902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gaves. Effet de l'intensité du courant lors de l'électronarcose &amp;quot;tête seulement&amp;quot;sur les fonctions cérébrales</w:t>
+                <w:t xml:space="preserve">Observations préliminaires sur la variabilité de la couleur des magrets d'oies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Beyssen</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764432v1</w:t>
+                <w:t xml:space="preserve">hal-02761714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préléminaires sur la variabilité de la couleur des magrets d'oies</w:t>
+                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gaves. Effet de l'intensité du courant lors de l'électronarcose &amp;quot;tête seulement&amp;quot;sur les fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760000v1</w:t>
+                <w:t xml:space="preserve">hal-02764432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gavés-effet de l'intensité du courant lors de l'electronarcose &amp;quot;tête seulement&amp;quot; sur les fonctions cérébrales</w:t>
+                <w:t xml:space="preserve">Observations préléminaires sur la variabilité de la couleur des magrets d'oies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Beyssen</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763994v1</w:t>
+                <w:t xml:space="preserve">hal-02760000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical determinism of ultimate pH in breast muscle of broiler chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20697,484 +20697,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular fat content is affected by a major gene in Duroc pigs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831159v1</w:t>
+                <w:t xml:space="preserve">hal-02833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la teneur en lipides intramusculaires dans une population F2 Duroc x Large White.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Intramuscular fat content is affected by a major gene in Duroc pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760396v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la teneur en lipides intramusculaires dans une population F2 Duroc x Large White.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">34èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833819v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
@@ -21216,90 +21216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
@@ -21328,103 +21328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on contractile properties of longissimus muscle fibers in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clochefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Buenos Aires, Argentina</w:t>
@@ -21492,51 +21492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21660,103 +21660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfused isolated muscle to study environmental effects on muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foe-Essissima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21781,77 +21781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of current frequency during water-bath stunning on turkey meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouchonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21902,90 +21902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur les qualités sensorielles et l'acceptabilité par les consommateurs de la viande de porc et du jambon cuit. Synthèse des résultats obtenus dans le cadre du projet &amp;quot;agriculture demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
@@ -22008,588 +22008,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la réactivité au stress des porcs de races large White et Duroc : Conséquences sur des indicateurs de qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Geay</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765469v1</w:t>
+                <w:t xml:space="preserve">hal-02771095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la réactivité au stress des porcs de races large White et Duroc : Conséquences sur des indicateurs de qualités des viandes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Blinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Talmant</w:t>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771095v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abattage : peut-on concilier éthique et qualités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">Journée " maîtriser la qualité de la viande : c'est possible "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836254v1</w:t>
+                <w:t xml:space="preserve">hal-02766389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839131v1</w:t>
+                <w:t xml:space="preserve">hal-02836254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattage : peut-on concilier éthique et qualités ?</w:t>
+                <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " maîtriser la qualité de la viande : c'est possible "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766389v1</w:t>
+                <w:t xml:space="preserve">hal-02839131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du jeûne et de la durée du transport avant l'abattage sur la qualité de la viande de veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22627,90 +22627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of duration of feed withdrawal and of transport on the sensory qualities of veal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. International congress of meat science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22761,64 +22761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Biannual conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22837,368 +22837,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pH ultime sur la tendrete de la viande de porc</w:t>
+                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post morten Longissimus muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Journees de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">18. International Congress on Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772127v1</w:t>
+                <w:t xml:space="preserve">hal-02844429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post mortem longissimus muscle of the pig</w:t>
+                <w:t xml:space="preserve">Glycogen depletion in different fibre types of red and white pig muscle in response to paired contest.Quantification of glycogen using computerized image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Gueblez</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Pork Quality, Genetics and Metabolic Factors. OECD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775485v1</w:t>
+                <w:t xml:space="preserve">hal-02844636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogen depletion in different fibre types of red and white pig muscle in response to paired contest.Quantification of glycogen using computerized image analysis</w:t>
+                <w:t xml:space="preserve">Effet du pH ultime sur la tendrete de la viande de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pork Quality, Genetics and Metabolic Factors. OECD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1992, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">24. Journees de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844636v1</w:t>
+                <w:t xml:space="preserve">hal-02772127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post morten Longissimus muscle of the pig</w:t>
+                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post mortem longissimus muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">38. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844429v1</w:t>
+                <w:t xml:space="preserve">hal-02775485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in pig muscle longissimus dorsi glycolytic potential during transport and lairage- in vivo studies</w:t>
               </w:r>
@@ -23210,51 +23210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23273,243 +23273,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic potential in longissimus dorsi muscle of large-white pigs, as measured after in vivo sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Glycolytic potential in Longissimus dorsi muscle of Large White pigs, as measured after in vivo sampling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">35th International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Roskilde, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780701v1</w:t>
+                <w:t xml:space="preserve">hal-02857982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic potential in Longissimus dorsi muscle of Large White pigs, as measured after in vivo sampling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Glycolytic potential in longissimus dorsi muscle of large-white pigs, as measured after in vivo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Roskilde, 4 p</w:t>
+              <w:t xml:space="preserve">35. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02857982v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23521,277 +23521,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
+                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737372v1</w:t>
+                <w:t xml:space="preserve">hal-02737586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
+                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737586v1</w:t>
+                <w:t xml:space="preserve">hal-02737372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction d’une stéatose hépatique spontanée chez l’oie grise (Anser anser) - Rôle de l’hyperphagie provoquée</w:t>
               </w:r>
@@ -23803,51 +23803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23872,77 +23872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23997,103 +23997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
@@ -24135,90 +24135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t>
@@ -24247,103 +24247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clochefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte rendu, 8e Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France. 2000</w:t>
@@ -24460,707 +24460,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Effet de la température et du taux de catécholamines circulantes sur le métabolisme du muscle isolé et perfusé anoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">10 p., 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842422v1</w:t>
+                <w:t xml:space="preserve">hal-02835781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842831v1</w:t>
+                <w:t xml:space="preserve">hal-02842422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches concernant l'influence des facteurs génétiques sur la qualité de la viande de porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ivascu</w:t>
+                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clochefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7 p., 1999</w:t>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842115v1</w:t>
+                <w:t xml:space="preserve">hal-02842831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulations et interventions en élevage porcin</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Educagri Editions, 135 p., 1999, 2-84444-044-4</w:t>
+                <w:t xml:space="preserve">Recherches concernant l'influence des facteurs génétiques sur la qualité de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Turcoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pascan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834840v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des gros bovins en élevage et qualité des produits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulations et interventions en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7 p., 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri Editions, 135 p., 1999, 2-84444-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841868v1</w:t>
+                <w:t xml:space="preserve">hal-02834840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions d'électronarcose des dindes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des gros bovins en élevage et qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Trillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">61 p., 1999</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843057v1</w:t>
+                <w:t xml:space="preserve">hal-02841868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température et du taux de catécholamines circulantes sur le métabolisme du muscle isolé et perfusé anoxique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des conditions d'électronarcose des dindes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835781v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25407,77 +25407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescent probes to investigate intracellular calcium and pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25547,103 +25547,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of slaughter traits measured on Greylag Landaise geese after induction of spontaneous liver steatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhanie Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25903,51 +25903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise du projet de guide de bonnes pratiques de protection animale en abattoirs de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26025,103 +26025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26415,51 +26415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/PS.2011-01483" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.554798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02171014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990851" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200801913593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS200589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2C5FEDCEBC7FFEBBD6722E729ABEE58CB366C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;rieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.12.2270" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.10.1750" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beyssen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001730923" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2003.09.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXDN0W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1445" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Karlsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Klont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gariepy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godbout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686251v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704572v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wittmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706866v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forslid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tornberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goransson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710021v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701258v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Moller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706938v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785386v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749729v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaaeo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seidlinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820611v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757531v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757296v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758191v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih-Moussa Ziad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753150v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755805v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756958v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih-Moussa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752886v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Rukke" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichereaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757278v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprettre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756646v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahirigoyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755751v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Santacruz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759902v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764432v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760000v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763994v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760396v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770123v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foe-Essissima" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766389v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772127v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775485v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844429v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773021v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780701v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810549v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841574v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842115v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turcoane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeneci" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivascu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834840v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841868v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843057v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835781v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674591v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843943v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/PS.2011-01483" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.554798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02171014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3288" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990851" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200801913593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS200589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2C5FEDCEBC7FFEBBD6722E729ABEE58CB366C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;rieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.12.2270" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyssen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.10.1750" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001730923" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2003.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXDN0W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Klont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693088v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gariepy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godbout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686251v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wittmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706866v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forslid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Moller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tornberg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goransson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706938v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785386v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaaeo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756353v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755162v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758261v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seidlinger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757531v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755339v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757296v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755805v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih-Moussa Ziad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756958v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751652v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih-Moussa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752886v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Rukke" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichereaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757278v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprettre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756646v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahirigoyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755751v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Santacruz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763994v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759902v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761714v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764432v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760000v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831159v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760396v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770123v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foe-Essissima" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766389v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844636v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772127v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773021v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857982v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780701v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810549v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841574v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835781v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842115v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turcoane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeneci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivascu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834840v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841868v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843057v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674591v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843943v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>