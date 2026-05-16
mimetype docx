--- v1 (2026-05-16)
+++ v2 (2026-05-16)
@@ -1293,1077 +1293,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (25), pp.5954-5962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341263v1</w:t>
+                <w:t xml:space="preserve">hal-01570691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
+                <w:t xml:space="preserve">Selecting the quality of mule duck fatty liver based on near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+                <w:t xml:space="preserve">Zulma G. Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Peyrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (25), pp.5954-5962. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570691v1</w:t>
+                <w:t xml:space="preserve">hal-01341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of QTL controlling metabolism, meat quality, and liver quality traits of the overfed interspecific hybrid mule duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">M. Kileh-Wais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Viala</w:t>
+                <w:t xml:space="preserve">A. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Feves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.588-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645025v1</w:t>
+                <w:t xml:space="preserve">hal-01702555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling metabolism, meat quality, and liver quality traits of the overfed interspecific hybrid mule duck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
+                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vignal</w:t>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Feves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vignoles</w:t>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.415-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702555v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.415-424</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645265v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Natural induction of spontaneous liver steatosis in Greylag Landaise geese ( Anser anser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209169v1</w:t>
+                <w:t xml:space="preserve">hal-02650256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural induction of spontaneous liver steatosis in Greylag Landaise geese ( Anser anser)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bénard</w:t>
+                <w:t xml:space="preserve">Qualité des carcasses et de la viande des palmipèdes gavés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.425-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650256v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des carcasses et de la viande des palmipèdes gavés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.920 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642341v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,64 +2448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profile evolution during steatosis development in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,77 +2569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cullere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,1414 +2697,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duration of transport and holding in lairage at constant postprandial delay to slaughter-Effects on fatty liver and breast muscle quality in mule ducks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (10), pp.2360-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/PS.2011-01483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652266v1</w:t>
+                <w:t xml:space="preserve">hal-02652778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of transport and holding in lairage at constant postprandial delay to slaughter-Effects on fatty liver and breast muscle quality in mule ducks.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/PS.2011-01483⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">ARE ONE EARLY MUSCLE PH AND TEMPERATURE MEASUREMENTS SUFFICIENT TO DETECT PSE BREAST MEAT IN TURKEYS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunee Eadmusik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (02), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2011.554798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647532v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARE ONE EARLY MUSCLE PH AND TEMPERATURE MEASUREMENTS SUFFICIENT TO DETECT PSE BREAST MEAT IN TURKEYS?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molette</w:t>
+                <w:t xml:space="preserve">Functional genomics of the muscle response to restraint and transport in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2011.554798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (9), pp.2717-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686676v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of the muscle response to restraint and transport in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Letisse</w:t>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 89 (9), pp.2717-2730. </w:t>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171014v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
+                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma Vitezica</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Wadih Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660759v1</w:t>
+                <w:t xml:space="preserve">hal-02183091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 1. Carcass downgrading and meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Wadih Moussa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lahirigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 398 (2), pp.169-177. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183091v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 1. Carcass downgrading and meat quality.</w:t>
+                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.128-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109990851⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660503v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of stunning methods on product qualities in force-fed ducks and geese. 2. Fatty liver quality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of nonlinear and spline regression models for describing mule duck growth curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Vitezica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.139-146. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (8), pp.1778-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109990863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668595v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des oies sous un couvert de noyers et effets sur les performances du verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different rates of glycolysis affect glycolytic activities and protein properties in turkey breat muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunee Eadmusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,1271 +4970,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of current intensity during &amp;quot;head-only&amp;quot; electrical stunning on brain function in force-fed ducks</w:t>
+                <w:t xml:space="preserve">Effect of ultimate ph on the physicochemical and biochemical characteristics of turkey breast muscle showing normal rate of postmortem pH fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beyssen</w:t>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 53, pp.155-161. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1750-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2004002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.10.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671553v1</w:t>
+                <w:t xml:space="preserve">hal-02669453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultimate ph on the physicochemical and biochemical characteristics of turkey breast muscle showing normal rate of postmortem pH fall</w:t>
+                <w:t xml:space="preserve">Electrocorticogram spectral analysis and somatosensory evoked potential as tools to assess electrical stunning efficiency in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Rammouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
+                <w:t xml:space="preserve">Clotilde Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 83, pp.1750-1757. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (3), pp.409-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/83.10.1750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669453v1</w:t>
+                <w:t xml:space="preserve">hal-02675488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocorticogram spectral analysis and somatosensory evoked potential as tools to assess electrical stunning efficiency in ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of effects of hyperkalemia on the metabolism of normoxic or anoxic rabbit triceps brachii muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Beyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Babile</w:t>
+                <w:t xml:space="preserve">Guy Bielicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2003.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675488v1</w:t>
+                <w:t xml:space="preserve">hal-02683149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocorticogramme spectral analysis and somatosensory evoked potentials as tools to assess electrical stunning efficiency in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.409-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071660410001730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of effects of hyperkalemia on the metabolism of normoxic or anoxic rabbit triceps brachii muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Breed differences in the biochemical determinism of ultimate pH in breast muscles of broiler chickens - a key role of AMP deaminase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.1445-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2003.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683149v1</w:t>
+                <w:t xml:space="preserve">hal-02672100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed differences in the biochemical determinism of ultimate pH in breast muscles of broiler chickens - a key role of AMP deaminase?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">The effect of current intensity during &amp;quot;head-only&amp;quot; electrical stunning on brain function in force-fed ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 83, pp.1445-1451. </w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.155-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/83.8.1445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672100v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary observations on the colour variability of breast meat ('magrets') in force-fed ducks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
+                <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Renerre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Manse</w:t>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (6), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676409v1</w:t>
+                <w:t xml:space="preserve">hal-02677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of meat technological quality traits in a grand-parental commercial line of turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Preliminary observations on the colour variability of breast meat ('magrets') in force-fed ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52, pp.567-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677240v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
+                <w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (4), pp.429-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594141v1</w:t>
+                <w:t xml:space="preserve">hal-02680363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of halothane genotype and pre-slaughter treatment on pig meat quality. Part 1. Post mortem metabolism, meat quality indicators and sensory traits of m. Longissimus lumborum</w:t>
+                <w:t xml:space="preserve">Effect of the rate of muscle postmortem pH fall on the technological quality of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0309-1740(02)00034-7⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (2), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660120121463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680363v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and catecholamine effects on metabolism of perfused isolated rabbit muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,90 +6311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the rate of post mortem pH fall on the processing ability of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43, pp.245-252</w:t>
@@ -6417,597 +6417,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670134v1</w:t>
+                <w:t xml:space="preserve">hal-02677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vaessen</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677132v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Florand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (4), pp.247-254</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (3), pp.642-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683103v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of farmers' behavior on calves' reactions to transport and quality of veal meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post mortem muscle metabolism and meat quality in three genetic types of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Cozzi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Florand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42, pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660120070604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674940v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post mortem metabolism and meat quality in three genotypes of turkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42, pp.462-469</w:t>
@@ -7125,1745 +7125,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clochefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filières Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692492v1</w:t>
+                <w:t xml:space="preserve">hal-02698549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (4), pp.503-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1740(99)00174-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698549v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measurement of pH in raw and frozen turkey Pectoralis superficialis muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mouchoniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0309-1740(99)00174-6⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (8), pp.1208-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/79.8.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02689516v1</w:t>
+                <w:t xml:space="preserve">hal-01575117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stunning current frequency on carcass downgrading and meat quality of turkey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Mouchoniere</w:t>
+                <w:t xml:space="preserve">Effect of current frequency during electrical stunning in a water bath on somatosensory evoked responses in turkey's brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.53-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ps/79.8.1208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575117v1</w:t>
+                <w:t xml:space="preserve">hal-02693102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of current frequency during electrical stunning in a water bath on somatosensory evoked responses in turkey's brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.53-55</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693102v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685158v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gentle contacts on ease of handling, welfare, and growth of calves and on quality of veal meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronarcose des volailles : quels paramètres techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.1219-1226</w:t>
+              <w:t xml:space="preserve">Filières Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.136-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691722v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t>
+                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat -1. Composition of the lipid fraction and sensory characteristics of m. longissimus lumborum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t>
+              <w:t xml:space="preserve">, 1999, 53, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685162v1</w:t>
+                <w:t xml:space="preserve">hal-02685026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat -1. Composition of the lipid fraction and sensory characteristics of m. longissimus lumborum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations préliminaires sur le jambon déstructuré. Description du phénomène et étude de quelques facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 53, pp.59-65</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685026v1</w:t>
+                <w:t xml:space="preserve">hal-02687527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préliminaires sur le jambon déstructuré. Description du phénomène et étude de quelques facteurs de variation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bénard</w:t>
+                <w:t xml:space="preserve">The effect of current frequency during waterbath stunning on the physical recovery and rate and extent of bleed out in Turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.331-338</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77, pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687527v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of current frequency during waterbath stunning on the physical recovery and rate and extent of bleed out in Turkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Le Pottier</w:t>
+                <w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77, pp.485-489</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690189v1</w:t>
+                <w:t xml:space="preserve">hal-02696436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viandes de volailles. De nouvelles techniques au service de la qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Skeletal muscle fibres as factors for pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Klont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.255-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696436v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle fibres as factors for pork quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.E. Klont</w:t>
+                <w:t xml:space="preserve">The effect of RN gene on yiels and quality of extended cooked cured hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60, pp.255-269</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694817v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of RN gene on yiels and quality of extended cooked cured hams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Godbout</w:t>
+                <w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Houde</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 52, pp.57-64</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693088v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles techniques au service de la qualité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renoux</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20 (6), pp.245-250</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685223v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'étourdissement et de la saignée des dindes. Optimiser la fréquence du courant d'électronarcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,64 +8983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la fréquence du courant d'électronarcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,243 +9193,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point à propos de l'influence de la teneur en lipides intramusculaires sur l'acceptabilité par les consommateurs de la viande de porc.</w:t>
+                <w:t xml:space="preserve">Effect of duration of feed withdrawal and transportation time on muscle characteristics and quality in friesan-holstein calves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gilbert</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17 (1), pp.6</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 74, pp.1576-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685669v1</w:t>
+                <w:t xml:space="preserve">hal-02686251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of duration of feed withdrawal and transportation time on muscle characteristics and quality in friesan-holstein calves.</w:t>
+                <w:t xml:space="preserve">Mise au point à propos de l'influence de la teneur en lipides intramusculaires sur l'acceptabilité par les consommateurs de la viande de porc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Quilichini</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 74, pp.1576-1583</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (1), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686251v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
               </w:r>
@@ -9454,64 +9454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28, pp.163-170</w:t>
@@ -9661,51 +9661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9769,51 +9769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9864,77 +9864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle type and food deprivation for 24 hours on the composition of the lipid fraction in muscles of Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 41 (3), pp.335-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9972,51 +9972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two classifications of muscle fibres : consequences for the photometric determination of glycogen according to fibre type in red and white muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Candek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,204 +10048,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of high post-mortem temperature and differing ultimate pH on the course of rigor and ageing in pig Longissimus dorsi muscle</w:t>
+                <w:t xml:space="preserve">Relationship between rate of post mortem pH fall and ageing of longissimus muscle in Pietrain pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 36, pp.345-363</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65 (2), pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706866v1</w:t>
+                <w:t xml:space="preserve">hal-02702126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between rate of post mortem pH fall and ageing of longissimus muscle in Pietrain pigs</w:t>
+                <w:t xml:space="preserve">The influence of high post-mortem temperature and differing ultimate pH on the course of rigor and ageing in pig Longissimus dorsi muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gueblez</w:t>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 65 (2), pp.215-222</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.345-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702126v1</w:t>
+                <w:t xml:space="preserve">hal-02706866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycogen depletion according to muscle and fibre types in response to dyadic encouters in pigs (Sus scrofa domesticus) relationships whith plasma epinephrine and aggressive behaviour</w:t>
               </w:r>
@@ -10257,51 +10257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 109A (4), pp.869-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10434,51 +10434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forslid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 37 (1), pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10516,51 +10516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting-induced glycogen depletion in different fibre types of red and white pig muscles, relationship with ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10693,51 +10693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des caractéristiques physico-chimiques et technologiques des tissus maigre et gras de trois races porcines françaises (Large White, Landrace Français et Piétrain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,908 +10795,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time between adrenaline injection and slaughter on the rate and extent of post-mortem metabolism in porcine skeletal muscle</w:t>
+                <w:t xml:space="preserve">The variation in pig muscle glycolytic potential during lairage - an in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 31, pp.287-298</w:t>
+              <w:t xml:space="preserve">, 1992, 32, pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701258v1</w:t>
+                <w:t xml:space="preserve">hal-02702365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variation in pig muscle glycolytic potential during lairage - an in vivo study</w:t>
+                <w:t xml:space="preserve">Effect of feeding a high level of sugar in the diet for the last 12 days before slaughter on muscle glycolytic potential and meat quality traits in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tornberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goransson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 32, pp.81-91</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 60, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702365v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding a high level of sugar in the diet for the last 12 days before slaughter on muscle glycolytic potential and meat quality traits in pigs</w:t>
+                <w:t xml:space="preserve">Bimodal distribution of the muscle glycolytic potential in French and Swedish populations of Hampshire crossbred pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Magard</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Goransson</w:t>
+                <w:t xml:space="preserve">J. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 60, pp.135-138</w:t>
+              <w:t xml:space="preserve">, 1992, 59, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700470v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal distribution of the muscle glycolytic potential in French and Swedish populations of Hampshire crossbred pigs</w:t>
+                <w:t xml:space="preserve">Effect of time between adrenaline injection and slaughter on the rate and extent of post-mortem metabolism in porcine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forslid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 59, pp.307-311</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 31, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710021v1</w:t>
+                <w:t xml:space="preserve">hal-02701258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the causes of variation in muscle glycogen content and ultimate pH in pigs</w:t>
+                <w:t xml:space="preserve">Paris ham processing technological yield as affected by muscle residual glycogen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 2, pp.209-235</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 29, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706938v1</w:t>
+                <w:t xml:space="preserve">hal-02699822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris ham processing technological yield as affected by muscle residual glycogen content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between metabolism and glycogen content in skeletal muscle fibres of large White and Hampshire crossbred pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penka Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 29, pp.121-128</w:t>
+              <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699822v1</w:t>
+                <w:t xml:space="preserve">hal-02705928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metabolism and glycogen content in skeletal muscle fibres of large White and Hampshire crossbred pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A research note - Glycolytic potential in porcine longissimus muscle before and after transport:an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3, pp.91-98</w:t>
+              <w:t xml:space="preserve">, 1991, 3, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705928v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research note - Glycolytic potential in porcine longissimus muscle before and after transport:an in vivo study</w:t>
+                <w:t xml:space="preserve">A review of the causes of variation in muscle glycogen content and ultimate pH in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Tomberg</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3, pp.83-89</w:t>
+              <w:t xml:space="preserve">, 1991, 2, pp.209-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706950v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du potentiel glycolytique dans une population porcine et relation avec le rendement &amp;quot;napole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12653,730 +12653,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different feeding strategies on the induction of a durable hyperphagia and spontaneous liver steatosis in mule ducks</w:t>
+                <w:t xml:space="preserve">A comparative study of chemical composition and sensory traits of livers obtained through overfeeding or spontaneous fattening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edmond Ricard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's poultry congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+              <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807300v1</w:t>
+                <w:t xml:space="preserve">hal-01603688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of chemical composition and sensory traits of livers obtained through overfeeding or spontaneous fattening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéatose hépatique sans alimentation forcée chez les palmipèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Guy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603688v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéatose hépatique sans alimentation forcée chez les palmipèdes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Effect of light programs on the spontaneous fattening of goose liver without overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741165v1</w:t>
+                <w:t xml:space="preserve">hal-04807385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light programs on the spontaneous fattening of goose liver without overfeeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the environmental impacts of the goose’s fattened liver produced using overfeeding or spontaneous fattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
+              <w:t xml:space="preserve">25. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807385v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the environmental impacts of the goose’s fattened liver produced using overfeeding or spontaneous fattening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Effect of different feeding strategies on the induction of a durable hyperphagia and spontaneous liver steatosis in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">25. World's poultry congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795921v1</w:t>
+                <w:t xml:space="preserve">hal-04807300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la stimulation lumineuse sur le déclenchement de la stéatose hépatique chez l'oie en absence de gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Leotoing d'Anjony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
@@ -13405,51 +13405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux de la production de foie gras d'oie : comparaison des systèmes de production avec ou sans gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13641,734 +13641,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des foies gras de canards mulards issus de lignées de canes Pekin differant par le niveau de corticosterone plasmatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriengkrai Prahkarnkaaeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 277 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749729v1</w:t>
+                <w:t xml:space="preserve">hal-01209155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
+                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209155v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'ombre et du soleil sur le comportement et le bien-être des canards mulards prêt-à-gaver en période estivale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+                <w:t xml:space="preserve">Mohamed Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190568v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'ombre et du soleil sur le comportement et le bien-être des canards mulards prêt-à-gaver en période estivale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Les parcours tournants et fixes en canards : &amp;quot; Vers la nouvelle norme IGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745209v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours tournants et fixes en canards : &amp;quot; Vers la nouvelle norme IGP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bijja</w:t>
+                <w:t xml:space="preserve">Qualité des foies gras de canards mulards issus de lignées de canes Pekin differant par le niveau de corticosterone plasmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriengkrai Prahkarnkaaeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 277 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750340v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
@@ -14492,103 +14492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres génétiques le long des spectres NIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupes Palmipèdes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bordeaux, France. 1 page</w:t>
@@ -14617,103 +14617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
@@ -14781,51 +14781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14867,103 +14867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of NIRS for the genetic study of duck fatty liver quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Davrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Vitezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-4</w:t>
@@ -14992,103 +14992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two spectra acquisition conditions for the evaluation of genetic parameters of duck fatty liver quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Le Cap, South Africa. pp.1-3</w:t>
@@ -15111,2623 +15111,2623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+                <w:t xml:space="preserve">Palmipèdes et agroforesterie : performances du verger et évolution de la teneur du sol en éléments fertilisants après 4 années de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757643v1</w:t>
+                <w:t xml:space="preserve">hal-02756353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le nouveau guide pratique du gavage des oies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751739v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755007v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmipèdes et agroforesterie : performances du verger et évolution de la teneur du sol en éléments fertilisants après 4 années de pratique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756353v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau guide pratique du gavage des oies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755162v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTL d'aptitude au gavage et de qualité des produits du canard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755739v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la combinaison transport et attente avant l'abattage et la fréquence du courant d'électronarcose sur les qualités des foies gras d'oies et de canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755221v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Proteomic evolution during steatosis in duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4. European Proteomic Association Meeting (EUPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Estoril, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755184v1</w:t>
+                <w:t xml:space="preserve">hal-02820611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL chez le canard commum. Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : comparaison de la conduite en parcours tournants et en parcours fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII. Colloque AGENAE-GENEANIMAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757579v1</w:t>
+                <w:t xml:space="preserve">hal-02757531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la combinaison transport et attente avant l'abattage et la fréquence du courant d'électronarcose sur les qualités des foies gras d'oies et de canards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758261v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic evolution during steatosis in duck</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du temps de transport et d'attente avant l'abattage sur les qualités des foies gras d'oies et de canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Proteomic Association Meeting (EUPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Estoril, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820611v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : comparaison de la conduite en parcours tournants et en parcours fixe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Bilan des innovations techniques visant à assurer la durabilité de la filière palmipèdes à foie gras.(période 2007-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757531v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du temps de transport et d'attente avant l'abattage sur les qualités des foies gras d'oies et de canards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755339v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des innovations techniques visant à assurer la durabilité de la filière palmipèdes à foie gras.(période 2007-2009)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757296v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 1- Analyse transcriptomique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755805v1</w:t>
+                <w:t xml:space="preserve">hal-02757336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 2- Métabolisme musculaire et indicateurs de qualité des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Functional genomics of pre-slaughter stress responses in chicken muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih-Moussa Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757336v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of pre-slaughter stress responses in chicken muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of stress before slaughter on the quality of poultry meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758191v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stress before slaughter on the quality of poultry meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des réponses du muscle à un stress de contention chez le poulet : 1- Analyse transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753150v1</w:t>
+                <w:t xml:space="preserve">hal-02755805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : choix des espèces végétales, rendement et résistance au piétinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757664v1</w:t>
+                <w:t xml:space="preserve">hal-02756958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du rythme de gavage et du sexe sur les performances zootechniques d'oies et les caractéristiques chimiques, histologiques et technologiques des foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17772,980 +17772,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des parcours de palmipèdes : choix des espèces végétales, rendement et résistance au piétinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Effet de la technique d'étourdissement et de la durée de jeûne sur la qualité de la saignée et sur les défauts d'aspect du foie gras d'oies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756958v1</w:t>
+                <w:t xml:space="preserve">hal-02751652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la technique d'étourdissement et de la durée de jeûne sur la qualité de la saignée et sur les défauts d'aspect du foie gras d'oies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Auvergne</w:t>
+                <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751652v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL chez le canard à gaver : dispositif et développements méthodologiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Davail</w:t>
+                <w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunee Eadmusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752584v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+                <w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750489v1</w:t>
+                <w:t xml:space="preserve">hal-02758439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of rheological properties in fatty liver from duck and goose by oscillatory plate-plate rheometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Rukke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">17. Nordic Rheology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758439v1</w:t>
+                <w:t xml:space="preserve">hal-02752886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological properties in fatty liver from duck and goose by oscillatory plate-plate rheometer measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.O. Rukke</w:t>
+                <w:t xml:space="preserve">Analyse métabolomique du muscle squelettique - Comparaison de différentes méthodes d'extraction pour la quantification relative du métabolome en LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.B. Schüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Nordic Rheology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752886v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse métabolomique du muscle squelettique - Comparaison de différentes méthodes d'extraction pour la quantification relative du métabolome en LC-MS/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Wadih-Moussa</w:t>
+                <w:t xml:space="preserve">Agroforesterie : comportement des oies sous un couvert de noyers et effets sur les performances du verger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bijja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754445v1</w:t>
+                <w:t xml:space="preserve">hal-02757578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie : comportement des oies sous un couvert de noyers et effets sur les performances du verger.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à foie gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757578v1</w:t>
+                <w:t xml:space="preserve">hal-02757664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with the PSE syndrome in poultry meat</w:t>
               </w:r>
@@ -18757,51 +18757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunee Eadmusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19085,64 +19085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du déterminisme biologique du pH ultime dans le muscle de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19335,51 +19335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différentes techniques d'étourdissement avant l'abattage sur les qualités des produits des canards et des oies gavés 2-Qualités des foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19486,51 +19486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19585,77 +19585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses comportementales des canards et des oies gavés à différentes procédures d'étourdissement en atmosphère modifiée et à différents mélanges gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Seidlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19710,51 +19710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différentes techniques d'étourdissement avant l'abattage sur les qualités des produits des canards et des oies gavés. 3- Qualités des magrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lahirigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19941,718 +19941,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gavés-effet de l'intensité du courant lors de l'electronarcose &amp;quot;tête seulement&amp;quot; sur les fonctions cérébrales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Ramouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
+              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763994v1</w:t>
+                <w:t xml:space="preserve">hal-02759234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A short overview of the welfare implications of pre-slaughter stunning in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">In between congress of the ISAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759234v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short overview of the welfare implications of pre-slaughter stunning in poultry</w:t>
+                <w:t xml:space="preserve">Observations préliminaires sur la variabilité de la couleur des magrets d'oies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In between congress of the ISAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, St Malo, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759902v1</w:t>
+                <w:t xml:space="preserve">hal-02761714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préliminaires sur la variabilité de la couleur des magrets d'oies</w:t>
+                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gaves. Effet de l'intensité du courant lors de l'électronarcose &amp;quot;tête seulement&amp;quot;sur les fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761714v1</w:t>
+                <w:t xml:space="preserve">hal-02764432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gaves. Effet de l'intensité du courant lors de l'électronarcose &amp;quot;tête seulement&amp;quot;sur les fonctions cérébrales</w:t>
+                <w:t xml:space="preserve">Observations préléminaires sur la variabilité de la couleur des magrets d'oies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Beyssen</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764432v1</w:t>
+                <w:t xml:space="preserve">hal-02760000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations préléminaires sur la variabilité de la couleur des magrets d'oies</w:t>
+                <w:t xml:space="preserve">Etourdissement avant l'abattage des canards et des oies gavés-effet de l'intensité du courant lors de l'electronarcose &amp;quot;tête seulement&amp;quot; sur les fonctions cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Babile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760000v1</w:t>
+                <w:t xml:space="preserve">hal-02763994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical determinism of ultimate pH in breast muscle of broiler chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20697,346 +20697,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramuscular fat content is affected by a major gene in Duroc pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833819v1</w:t>
+                <w:t xml:space="preserve">hal-02831159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular fat content is affected by a major gene in Duroc pigs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Griffon</w:t>
+                <w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Claude Caritez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831159v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la teneur en lipides intramusculaires dans une population F2 Duroc x Large White.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21091,90 +21091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between rate of muscle Ph fall post-mortem and processing ability of turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European symposium on the quality of poultry meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Kusadasi, Turkey</w:t>
@@ -21216,90 +21216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme post mortem et qualités des viandes chez la dinde - comparaison d'une souche standard fermière et du produit de leur croisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
@@ -21328,103 +21328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on contractile properties of longissimus muscle fibers in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clochefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International congress of meat science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Buenos Aires, Argentina</w:t>
@@ -21492,51 +21492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21660,51 +21660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfused isolated muscle to study environmental effects on muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foe-Essissima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21781,77 +21781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of current frequency during water-bath stunning on turkey meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouchonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21928,64 +21928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
@@ -22008,562 +22008,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la réactivité au stress des porcs de races large White et Duroc : Conséquences sur des indicateurs de qualités des viandes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rybarczyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Talmant</w:t>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771095v1</w:t>
+                <w:t xml:space="preserve">hal-02765469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la réactivité au stress des porcs de races large White et Duroc : Conséquences sur des indicateurs de qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Geay</w:t>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765469v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattage : peut-on concilier éthique et qualités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " maîtriser la qualité de la viande : c'est possible "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766389v1</w:t>
+                <w:t xml:space="preserve">hal-02836254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836254v1</w:t>
+                <w:t xml:space="preserve">hal-02839131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t>
+                <w:t xml:space="preserve">Abattage : peut-on concilier éthique et qualités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée " maîtriser la qualité de la viande : c'est possible "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839131v1</w:t>
+                <w:t xml:space="preserve">hal-02766389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du jeûne et de la durée du transport avant l'abattage sur la qualité de la viande de veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22640,77 +22640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
+                <w:t xml:space="preserve">I. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. International congress of meat science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22761,64 +22761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Biannual conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22837,368 +22837,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post morten Longissimus muscle of the pig</w:t>
+                <w:t xml:space="preserve">Effet du pH ultime sur la tendrete de la viande de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gueblez</w:t>
+                <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">24. Journees de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844429v1</w:t>
+                <w:t xml:space="preserve">hal-02772127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogen depletion in different fibre types of red and white pig muscle in response to paired contest.Quantification of glycogen using computerized image analysis</w:t>
+                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post mortem longissimus muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pork Quality, Genetics and Metabolic Factors. OECD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1992, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">38. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02844636v1</w:t>
+                <w:t xml:space="preserve">hal-02775485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pH ultime sur la tendrete de la viande de porc</w:t>
+                <w:t xml:space="preserve">Glycogen depletion in different fibre types of red and white pig muscle in response to paired contest.Quantification of glycogen using computerized image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Tornberg</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Journees de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">Pork Quality, Genetics and Metabolic Factors. OECD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772127v1</w:t>
+                <w:t xml:space="preserve">hal-02844636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post mortem longissimus muscle of the pig</w:t>
+                <w:t xml:space="preserve">Relationship between lactate and glycogen contents and pH values in post morten Longissimus muscle of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gueblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18. International Congress on Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775485v1</w:t>
+                <w:t xml:space="preserve">hal-02844429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in pig muscle longissimus dorsi glycolytic potential during transport and lairage- in vivo studies</w:t>
               </w:r>
@@ -23210,51 +23210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tornberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23273,243 +23273,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic potential in Longissimus dorsi muscle of Large White pigs, as measured after in vivo sampling.</w:t>
+                <w:t xml:space="preserve">Glycolytic potential in longissimus dorsi muscle of large-white pigs, as measured after in vivo sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, Roskilde, 4 p</w:t>
+              <w:t xml:space="preserve">35. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02857982v1</w:t>
+                <w:t xml:space="preserve">hal-02780701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolytic potential in longissimus dorsi muscle of large-white pigs, as measured after in vivo sampling</w:t>
+                <w:t xml:space="preserve">Glycolytic potential in Longissimus dorsi muscle of Large White pigs, as measured after in vivo sampling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sellier</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">35th International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Roskilde, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02780701v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02857982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23521,277 +23521,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
+                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737586v1</w:t>
+                <w:t xml:space="preserve">hal-02737372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
+                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737372v1</w:t>
+                <w:t xml:space="preserve">hal-02737586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction d’une stéatose hépatique spontanée chez l’oie grise (Anser anser) - Rôle de l’hyperphagie provoquée</w:t>
               </w:r>
@@ -23803,51 +23803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23872,77 +23872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23997,103 +23997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
@@ -24135,90 +24135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t>
@@ -24247,103 +24247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clochefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte rendu, 8e Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France. 2000</w:t>
@@ -24460,707 +24460,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température et du taux de catécholamines circulantes sur le métabolisme du muscle isolé et perfusé anoxique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835781v1</w:t>
+                <w:t xml:space="preserve">hal-02842422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité des viandes de volaille</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">10 p., 1999</w:t>
+                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clochefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842422v1</w:t>
+                <w:t xml:space="preserve">hal-02842831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Clochefert</w:t>
+                <w:t xml:space="preserve">Recherches concernant l'influence des facteurs génétiques sur la qualité de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Turcoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pascan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ivascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4 p., 1999</w:t>
+              <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842831v1</w:t>
+                <w:t xml:space="preserve">hal-02842115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches concernant l'influence des facteurs génétiques sur la qualité de la viande de porc</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulations et interventions en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri Editions, 135 p., 1999, 2-84444-044-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ivascu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02842115v1</w:t>
+                <w:t xml:space="preserve">hal-02834840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulations et interventions en élevage porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des gros bovins en élevage et qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Trillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Educagri Editions, 135 p., 1999, 2-84444-044-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834840v1</w:t>
+                <w:t xml:space="preserve">hal-02841868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des gros bovins en élevage et qualité des produits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des conditions d'électronarcose des dindes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7 p., 1999</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841868v1</w:t>
+                <w:t xml:space="preserve">hal-02843057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions d'électronarcose des dindes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la température et du taux de catécholamines circulantes sur le métabolisme du muscle isolé et perfusé anoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02843057v1</w:t>
+                <w:t xml:space="preserve">hal-02835781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25407,51 +25407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescent probes to investigate intracellular calcium and pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26025,103 +26025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26415,51 +26415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/PS.2011-01483" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.554798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02171014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3288" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990851" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200801913593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS200589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2C5FEDCEBC7FFEBBD6722E729ABEE58CB366C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;rieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.12.2270" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyssen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.10.1750" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beyssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001730923" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2003.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXDN0W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Karlsson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Klont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693088v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gariepy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godbout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686251v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wittmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706866v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forslid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Moller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tornberg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goransson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706938v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785386v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaaeo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756353v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755162v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758261v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seidlinger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820611v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757531v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755339v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757296v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755805v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758191v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih-Moussa Ziad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756958v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751652v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih-Moussa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752886v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Rukke" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichereaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757278v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprettre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756646v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahirigoyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755751v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Santacruz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763994v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759902v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761714v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764432v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760000v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831159v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760396v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770123v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foe-Essissima" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766389v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844636v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772127v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773021v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857982v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780701v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810549v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841574v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835781v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842115v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turcoane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeneci" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivascu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834840v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841868v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843057v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674591v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843943v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Ruer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-38" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/PS.2011-01483" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2011.554798" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02171014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahirigoyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990851" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990863" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00581" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bijja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660028v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200801913593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS200589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2C5FEDCEBC7FFEBBD6722E729ABEE58CB366C4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;rieye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.12.2270" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.10.1750" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Beyssen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001730923" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2003.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXDN0W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyssen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.8.1445" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(02)00034-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWTZK14J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594141v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120121463" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Lensink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebihan-Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660120070604" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(99)00174-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP263CP5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pottier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchoniere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/79.8.1208" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchoni&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pottier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Karlsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Klont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gariepy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godbout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687956v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686251v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wittmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702126v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706866v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701734v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forslid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Runavot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tornberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goransson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710021v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naveau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701258v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Moller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Marinova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706938v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785386v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807416v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139713v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Leotoing d'Anjony" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745209v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bijja" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750340v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749729v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaaeo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747778v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747617v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757579v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seidlinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820611v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757531v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757296v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757744v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758191v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih-Moussa Ziad" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753150v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755805v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756958v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757369v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih-Moussa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752584v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752886v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Rukke" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Sch&#252;ller" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichereaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757278v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprettre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756646v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahirigoyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755751v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Santacruz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761714v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764432v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760000v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763994v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760396v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761839v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770123v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foe-Essissima" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771229v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766389v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772127v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775485v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844429v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773021v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780701v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857982v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810549v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841574v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842422v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842115v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turcoane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeneci" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pascan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ivascu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834840v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841868v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843057v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Office National Interprofessionnel Des Viandes de L'Elevage Et de L'Aviculture" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835781v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084976v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Dominique Bernadet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709800v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674591v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843943v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>