--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -1908,265 +1908,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing reveals the presence of three distinct flavescence dorée phytoplasma genetic clusters in Croatian vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma omanense’-related strain detected in yellowing grapevine, stunted bindweed and &amp;lt;em&amp;gt;Cixiidae&amp;lt;/em&amp;gt; planthoppers in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plavec</w:t>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Križanac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samer Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12934⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153 (1), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1525-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627264v1</w:t>
+                <w:t xml:space="preserve">hal-02618207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma omanense’-related strain detected in yellowing grapevine, stunted bindweed and &amp;lt;em&amp;gt;Cixiidae&amp;lt;/em&amp;gt; planthoppers in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence typing reveals the presence of three distinct flavescence dorée phytoplasma genetic clusters in Croatian vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Križanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 153 (1), pp.265-272. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.18-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1525-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618207v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence analysis reveals three distinct populations of ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma palmicola’ with a specific geographical distribution on the African continent</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamdar Mammadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151 (4), pp.937-946. </w:t>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sémétey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of ‘Candidatus Phytoplasma solani’ by Reptalus quinquecostatus (Hemiptera: Cixiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,264 +4155,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and incidence of phytoplasmas of the 16SrII-D subgroup on solanaceous and cucurbit crops in Egypt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman F. Omar</w:t>
+                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9908-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650229v1</w:t>
+                <w:t xml:space="preserve">hal-02651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaisse</w:t>
+                <w:t xml:space="preserve">Occurrence and incidence of phytoplasmas of the 16SrII-D subgroup on solanaceous and cucurbit crops in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman F. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (2), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9908-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of vector dispersal and host-plant fidelity on the dissemination of an emerging plant pathogen</w:t>
               </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stolbur phytoplasma antigenic membrane protein gene stamp is submitted to diversifying positive selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4896,286 +4896,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Multilocus sequence analysis reveals the genetic diversity of European fruit tree phytoplasmas and supports the existence of inter-species recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.438-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.043547-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649904v1</w:t>
+                <w:t xml:space="preserve">hal-01922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence analysis reveals the genetic diversity of European fruit tree phytoplasmas and supports the existence of inter-species recombination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.043547-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922729v1</w:t>
+                <w:t xml:space="preserve">hal-02649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of stolbur phytoplasma strains infecting Croatian grapevine by multilocus sequence typing</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sémétey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boudon-Padieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,671 +5919,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of stolbur phytoplasma in annual crop and wild plant species in south Moravia</w:t>
+                <w:t xml:space="preserve">Triplex real-time PCR assay for sensitive and simultaneous detection of grapevine phytoplasmas of the 16Srv and 16SrXII-A groups with an endogenous analytical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fialova</w:t>
+                <w:t xml:space="preserve">C. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">J. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cloquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (2), pp.411-416</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669083v1</w:t>
+                <w:t xml:space="preserve">hal-02665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplex real-time PCR assay for sensitive and simultaneous detection of grapevine phytoplasmas of the 16Srv and 16SrXII-A groups with an endogenous analytical control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Bois noir isolates by restriction fragment length polymorphism of a Stolbur-specific putative membrane protein gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cloquemin</w:t>
+                <w:t xml:space="preserve">D. Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Very</w:t>
+                <w:t xml:space="preserve">A. Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (6), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-6-0711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665948v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bois noir isolates by restriction fragment length polymorphism of a Stolbur-specific putative membrane protein gene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bagnoli</w:t>
+                <w:t xml:space="preserve">Genetic variability of stolbur phytoplasma in annual crop and wild plant species in south Moravia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fialova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balakishiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.411-416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668730v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rRNA operons and genome size of Candidatus Liberibacter americanus, a bacterium associated with citrus huanglongbing in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striking diversity of vmp1, a variable gene encoding a putative membrane protein of the stolbur phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Wulff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.008508-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (9), pp.2951-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02613-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658590v1</w:t>
+                <w:t xml:space="preserve">hal-02658849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking diversity of vmp1, a variable gene encoding a putative membrane protein of the stolbur phytoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+                <w:t xml:space="preserve">rRNA operons and genome size of Candidatus Liberibacter americanus, a bacterium associated with citrus huanglongbing in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Pacifico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">A.J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Marzachì</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (9), pp.2951-2957. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8), pp.1984-1991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02613-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.008508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658849v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the spatial genetic structures of the Flavescence dorée phytoplasma and its leafhopper vector Scaphoideus titanus</w:t>
               </w:r>
@@ -6621,51 +6621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (5), pp.867-876. </w:t>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imp and secY, two new markers for MLST (Multilocus Sequence Typing) in the 16SrX phytoplasma taxonomic group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,394 +7451,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.345-346</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659544v1</w:t>
+                <w:t xml:space="preserve">hal-02656614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Carle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (12), pp.4001-4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656614v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Veratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.345-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669122v1</w:t>
+                <w:t xml:space="preserve">hal-02659544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
               </w:r>
@@ -7876,51 +7876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
@@ -7975,77 +7975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
@@ -8325,51 +8325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolbur phytoplasma genome survey achieved using a suppression subtractive hybridization approach with high specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,51 +8757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (10), pp.1129. </w:t>
@@ -8891,51 +8891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Zreik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (6), pp.644-649</w:t>
@@ -8964,51 +8964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiroplasma citri, a plant pathogenic mollicute: relationships with its two hosts, the plant and the leafhopper vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,247 +9962,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of Spiroplasma phoeniceum and Spiroplasma kunkelii spiralin genes and comparison with other spiralin genes</w:t>
+                <w:t xml:space="preserve">Mutagenesis by insertion of Tn4001 into the genome of Spiroplasma citri : characterization of mutants affected in plant pathogenicity and transmission to the plant by the leafhopper vector Circulifer haematoceps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bové</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 35, pp.240-243</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (4), pp.454-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687619v1</w:t>
+                <w:t xml:space="preserve">hal-02687390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis by insertion of Tn4001 into the genome of Spiroplasma citri : characterization of mutants affected in plant pathogenicity and transmission to the plant by the leafhopper vector Circulifer haematoceps</w:t>
+                <w:t xml:space="preserve">Sequence analysis of Spiroplasma phoeniceum and Spiroplasma kunkelii spiralin genes and comparison with other spiralin genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Danet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (4), pp.454-461</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35, pp.240-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687390v1</w:t>
+                <w:t xml:space="preserve">hal-02687619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random insertion of transposon Tn4001 in the genome of Spiroplasma citri Strain G113</w:t>
               </w:r>
@@ -10214,51 +10214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (1), pp.80-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Zreik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 178 (10), pp.2934-2940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10430,51 +10430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10694,277 +10694,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700063v1</w:t>
+                <w:t xml:space="preserve">hal-04679562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Hua Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Claverol</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679562v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the genetic basis of of Flavescence dorée phytoplasma adhesion to its insect vectors: consequences for disease epidemiology and management</w:t>
               </w:r>
@@ -11045,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11985,77 +11985,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
@@ -12221,641 +12221,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FtsH membrane protease genes of Flavescence doree phytoplasma exhibit host-dependent differential expression in both natural and experimental pathosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736192v1</w:t>
+                <w:t xml:space="preserve">hal-02734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of &amp;lt;em&amp;gt;rpl&amp;lt;/em&amp;gt;F and&amp;lt;em&amp;gt; tuf&amp;lt;/em&amp;gt;B genes: expanding the MLST scheme for “flavescence dorée” phytoplasma typing in Croatia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelena Plavec</w:t>
+                <w:t xml:space="preserve">Characterization of candidate effectors of “flavescence dorée” phytoplasma: expression and subcellular localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00060.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00033.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735011v1</w:t>
+                <w:t xml:space="preserve">hal-02734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Friederike Lang</w:t>
+                <w:t xml:space="preserve">FtsH membrane protease genes of Flavescence doree phytoplasma exhibit host-dependent differential expression in both natural and experimental pathosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735010v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism of &amp;lt;em&amp;gt;rpl&amp;lt;/em&amp;gt;F and&amp;lt;em&amp;gt; tuf&amp;lt;/em&amp;gt;B genes: expanding the MLST scheme for “flavescence dorée” phytoplasma typing in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Knezovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Plavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00033.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734958v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of candidate effectors of “flavescence dorée” phytoplasma: expression and subcellular localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
+                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jarausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Metais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Friederike Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00060.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734951v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
               </w:r>
@@ -12893,51 +12893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
@@ -13001,51 +13001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,51 +13619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
@@ -14132,51 +14132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamdar Mammadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Biology (NIB). SVN., Sep 2018, Ljubljana, Slovenia</w:t>
@@ -14300,90 +14300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma omanense’-related strain detected in yellowing grapevine, stunted bindweed and Cixiidae planthoppers in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
@@ -14585,51 +14585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
@@ -14671,51 +14671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiomes of the &amp;quot; Candidatus Phytoplasma solani &amp;quot; vectors Hyalesthes obsoletus Signoret isolated from different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15059,51 +15059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibolya Ember</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15210,51 +15210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2014 du Réseau Ecologie des Interactions Durables - REID 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15318,51 +15318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15650,51 +15650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15788,51 +15788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European bois noir workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t>
@@ -15861,51 +15861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16025,51 +16025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labroussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16105,277 +16105,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect vector-specific diversification of Variable Membrane Protein (VMP) of stolbur and flavescence dorée phytoplasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation, expression hétérologue et purification d'une protéine variable de surface du phytoplasme de la Flavescence dorée pour l'étude de son rôle dans l'interaction avec l'insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jes Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">9. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757255v1</w:t>
+                <w:t xml:space="preserve">hal-02757025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, expression hétérologue et purification d'une protéine variable de surface du phytoplasme de la Flavescence dorée pour l'étude de son rôle dans l'interaction avec l'insecte vecteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect vector-specific diversification of Variable Membrane Protein (VMP) of stolbur and flavescence dorée phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jes Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757025v1</w:t>
+                <w:t xml:space="preserve">hal-02757255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imp gene in flavescence dorée and related phytoplasmas from grapevine, Clematis sp. and Alder</w:t>
               </w:r>
@@ -16499,51 +16499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and genetic diversity of stAMP the Antigenic Membrane Protein of stolbur phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16594,51 +16594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie de Cixius wagneri, le fulguromorphe vecteur de 'Candidatus Phlomobacter fragariae' dans les fraiseraies et conséquence pour l'épidémiologie de la chlorose marginale du fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17393,64 +17393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17514,51 +17514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17626,51 +17626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17850,90 +17850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Veratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17952,510 +17952,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">1.International Phytoplasmologist Working Group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816553v1</w:t>
+                <w:t xml:space="preserve">hal-02814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.International Phytoplasmologist Working Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bologne, France</w:t>
+              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814194v1</w:t>
+                <w:t xml:space="preserve">hal-02816553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816791v1</w:t>
+                <w:t xml:space="preserve">hal-02816601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Carle</w:t>
+                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816601v1</w:t>
+                <w:t xml:space="preserve">hal-02816791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imp and secY, two new markers for MLST (Multilocus Sequence Typing) in the 16SrX phytoplasma taxonomic group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18575,51 +18575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18655,545 +18655,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the proteome of Spiroplasma citri: setting up a 2-DE reference map</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+                <w:t xml:space="preserve">Characterization of three new foveaviruses from Prunus germplasm of asian origin: Asian prunus 1, 2, and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Saillard</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752712v1</w:t>
+                <w:t xml:space="preserve">hal-02750524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of three new foveaviruses from Prunus germplasm of asian origin: Asian prunus 1, 2, and 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">MolliGen, a database dedicated to the comparative genomics of mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Daruvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">15th Congress of the Intern Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Athens, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750524v1</w:t>
+                <w:t xml:space="preserve">hal-02815906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MolliGen, a database dedicated to the comparative genomics of mollicutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">Cixius wagneri, l'insecte vecteur de la chlorose marginale se reproduit sur les fraisiers en condition de culture et les premiers stades larvaires sont porteurs de la protéobactérie 'Candidatus Phlomobacter fragariae' par ailleurs très proche d'endoxymbiontes secondaires d'insectes hémiptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the Intern Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Athens, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815906v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cixius wagneri, l'insecte vecteur de la chlorose marginale se reproduit sur les fraisiers en condition de culture et les premiers stades larvaires sont porteurs de la protéobactérie 'Candidatus Phlomobacter fragariae' par ailleurs très proche d'endoxymbiontes secondaires d'insectes hémiptères</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Pommier</w:t>
+                <w:t xml:space="preserve">Towards the proteome of Spiroplasma citri: setting up a 2-DE reference map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752878v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of stolbur phytoplasmas assessed by PCR-RFLP and sequencing of a non ribosomal gene encoding a putative membrane protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19225,312 +19225,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">Isolation of Candidatus Phytoplasma prunorum genetic loci by double suppression subtractive hybridization and development of aceF and pnp nested-PCR assay to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting ICVG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">16. International congress of the International organization for mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755643v1</w:t>
+                <w:t xml:space="preserve">hal-02756594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Candidatus Phytoplasma prunorum genetic loci by double suppression subtractive hybridization and development of aceF and pnp nested-PCR assay to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+                <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International organization for mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Meeting ICVG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756594v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New molecular typing tools to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19775,77 +19775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de quantités non-limitantes d'ADN du phytoplasme du Stolbur par amplification aléatoire du génome complet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20060,51 +20060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20129,51 +20129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de banques génomiques fortement enrichies en ADN du Phytoplasme du Stolbur par hybridation soustractive suppressive SSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20440,51 +20440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20664,103 +20664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MolliGen: a database dedicated to the comparative genomics of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Barre</w:t>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Daruvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu</w:t>
@@ -20815,51 +20815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutareaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22028,51 +22028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Zreik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Nourrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22114,51 +22114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutagenesis by insertion of transposon Tn 4001 into the genome of Spiroplasma citri : characterization of a non-phytopathogenic mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22565,77 +22565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseases and insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllis G. Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22686,51 +22686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuf and secY PCR amplification and genotyping of phytoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22820,51 +22820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impact of pome and stone fruit phytoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23239,51 +23239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Whitcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and diagnostic procedures in mycoplasmology. Diagnostic procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 1996, 0-12-583806-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23308,51 +23308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiralins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23840,51 +23840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34997056"/>
+    <w:nsid w:val="96DA29AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24071,51 +24071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-foissac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2170-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101475713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Plavec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ivan&#269;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-024-00261-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.661524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plavec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kri&#382;anac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nketsia Quaicoe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jesuorobo Osagie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Freire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02716-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bodor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Zs&#243;fi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita P&#225;lfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1462-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmen El-Sisi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman F. Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A. Sidaros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen M. Elsharkawy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1311-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakishiyeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammadov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huseynova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aliyev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0781-PDN" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Janse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melgarejo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Bove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v96i2SUP.3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Arno Wulff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujian Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Setubal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo F Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0292-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Firrao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermacora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Loi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Torelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C015DRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9908-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC1KXH1R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Johannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kehrli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madat Qurbanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaniyar Bayramov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Aliyev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9773-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387L8S6B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMVRW3LB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Seruga Music" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pusic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahniyar Bayramov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Omar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04835.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fialova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacifico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagnoli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-6-0711" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Constable" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/013888-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carraro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659544v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Veratti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28602-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658823v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3274-3283.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.03.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32LC5TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673464v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0715-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPLDJV95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050170071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQKK4519-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050070070" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC4NSGN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Nourrisseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694286v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carss" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gandar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687390v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184128v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31368/978-659848532022025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700122v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00027.6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735011v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Knezovic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00033.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786794v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738900v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741252v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744211v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Palfi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Villango" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801670v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806671v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757255v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757025v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziana da Rold" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vally Forte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borgo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752165v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753188v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756239v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fater Youssef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Maliogka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756905v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constable" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821827v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814194v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816601v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752712v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750524v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754004v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756594v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bahriz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754516v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahriz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761702v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763547v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764015v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762080v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760961v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Teycheney" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Iskra-Caruana" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762084v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dulucq" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761239v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762058v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761382v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764243v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763219v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324462v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail E. Gasparich" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01262.pub2a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795710v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808729v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811030v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817695v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wilson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Whitcomb" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848609v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Tiwarekar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kirdat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sathe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Yadav" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02863648v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-foissac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2170-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101475713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Plavec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ivan&#269;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-024-00261-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.661524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plavec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kri&#382;anac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nketsia Quaicoe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jesuorobo Osagie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Freire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02716-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bodor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Zs&#243;fi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita P&#225;lfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1462-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmen El-Sisi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman F. Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A. Sidaros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen M. Elsharkawy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1311-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakishiyeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammadov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huseynova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aliyev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0781-PDN" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Janse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melgarejo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Bove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v96i2SUP.3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Arno Wulff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujian Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Setubal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo F Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0292-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Firrao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermacora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Loi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Torelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C015DRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9908-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC1KXH1R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Johannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kehrli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madat Qurbanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaniyar Bayramov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Aliyev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9773-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387L8S6B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMVRW3LB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Seruga Music" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pusic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahniyar Bayramov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Omar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04835.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacifico" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagnoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-6-0711" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fialova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Constable" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/013888-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carraro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Veratti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28602-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658823v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3274-3283.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.03.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32LC5TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673464v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0715-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPLDJV95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050170071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQKK4519-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050070070" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC4NSGN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Nourrisseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694286v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carss" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gandar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184128v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31368/978-659848532022025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700122v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00027.6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Knezovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00033.1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786794v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738900v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741252v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744211v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Palfi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Villango" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801670v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806671v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757255v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziana da Rold" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vally Forte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borgo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752165v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753188v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756239v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fater Youssef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Maliogka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756905v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constable" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821827v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814194v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752712v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754004v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756594v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bahriz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754516v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahriz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761702v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763547v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764015v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762080v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760961v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Teycheney" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Iskra-Caruana" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762084v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dulucq" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761239v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762058v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761382v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764243v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763219v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324462v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail E. Gasparich" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01262.pub2a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795710v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808729v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811030v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817695v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wilson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Whitcomb" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848609v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Tiwarekar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kirdat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sathe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Yadav" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02863648v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>