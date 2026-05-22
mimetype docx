--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -615,1052 +615,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence dorée phytoplasma enters insect cells by a clathrin-mediated endocytosis allowing infection of its insect vector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Canuto</w:t>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+                <w:t xml:space="preserve">Gabrijel Seljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Jakomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Brodarič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-29341-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062721v1</w:t>
+                <w:t xml:space="preserve">hal-05151421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tjaša Jakomin</w:t>
+                <w:t xml:space="preserve">Flavescence dorée phytoplasma enters insect cells by a clathrin-mediated endocytosis allowing infection of its insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Brodarič</w:t>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Vučurović</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-29341-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227985v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
+                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrijel Seljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Jakomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Brodarič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668368v1</w:t>
+                <w:t xml:space="preserve">hal-04227985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knockdown gene approach identifies an insect vector membrane protein with leucin-rich repeats as one of the receptors for the VmpA adhesin of flavescence dorée phytoplasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Rodrigues Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherie Gambley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al-Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1289100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506670v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A knockdown gene approach identifies an insect vector membrane protein with leucin-rich repeats as one of the receptors for the VmpA adhesin of flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Brodarič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Vučurović</w:t>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claverol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1289100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151421v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Current Methods for Signal Peptide Prediction in Phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Faoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12020093⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.661524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.661524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166562v1</w:t>
+                <w:t xml:space="preserve">hal-03200258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the flavescence dorée phytoplasma and its insect vector indicate lectin-type adhesion mediated by the adhesin VmpA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desqué</w:t>
+                <w:t xml:space="preserve">Skipping the Insect Vector: Plant Stolon Transmission of the Phytopathogen ‘Ca. Phlomobacter fragariae’ from the Arsenophonus Clade of Insect Endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Faoro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.11222. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90809-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12020093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244281v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Current Methods for Signal Peptide Prediction in Phytoplasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between the flavescence dorée phytoplasma and its insect vector indicate lectin-type adhesion mediated by the adhesin VmpA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
+                <w:t xml:space="preserve">Delphine Desqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Beven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.661524. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.661524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90809-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200258v1</w:t>
+                <w:t xml:space="preserve">hal-03244281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavescence Dorée Phytoplasma Has Multiple ftsH Genes that Are Differentially Expressed in Plants and Insects</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.150. </w:t>
@@ -2942,433 +2942,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting susceptibilities to flavescence dorée in Vitis vinifera, rootstocks and wild Vitis species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Report of Grapevine ‘Bois noir’ in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dima Khalil</w:t>
+                <w:t xml:space="preserve">G. Balakishiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mammadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Huseynova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aliyev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01762⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (12), pp.2522-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-16-0781-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518942v1</w:t>
+                <w:t xml:space="preserve">hal-01608908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of ‘Candidatus Phytoplasma solani’ by Reptalus quinquecostatus (Hemiptera: Cixiidae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting susceptibilities to flavescence dorée in Vitis vinifera, rootstocks and wild Vitis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637975v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Grapevine ‘Bois noir’ in Azerbaijan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of ‘Candidatus Phytoplasma solani’ by Reptalus quinquecostatus (Hemiptera: Cixiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mammadov</w:t>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Huseynova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aliyev</w:t>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169 (2), pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-16-0781-PDN⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608908v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and processing of the flavescence dorée phytoplasma variable membrane protein VmpA in Spiroplasma citri</w:t>
               </w:r>
@@ -3482,700 +3482,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02068951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
+                <w:t xml:space="preserve">The complete genome sequence of Candidatus Liberibacter americanus, associated with citrus Huanglongbing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Abbà</w:t>
+                <w:t xml:space="preserve">Nelson Arno Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Galetto</w:t>
+                <w:t xml:space="preserve">Shujian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Carle</w:t>
+                <w:t xml:space="preserve">João C Setubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Nalvo F Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Delledonne</w:t>
+                <w:t xml:space="preserve">Elaine C Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.163-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0292-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636852v1</w:t>
+                <w:t xml:space="preserve">hal-02639402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the threat of huanglongbing in the mediterranean region: A challenge to save the citrus industry</w:t>
+                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duran-Vila</w:t>
+                <w:t xml:space="preserve">Simona Abbà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Janse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Luciana Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melgarejo</w:t>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph-Marie Bove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Delledonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4454/jpp.v96i2SUP.3297⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630908v1</w:t>
+                <w:t xml:space="preserve">hal-02636852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Candidatus Liberibacter americanus, associated with citrus Huanglongbing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the threat of huanglongbing in the mediterranean region: A challenge to save the citrus industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujian Zhang</w:t>
+                <w:t xml:space="preserve">N. Duran-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João C Setubal</w:t>
+                <w:t xml:space="preserve">J.D. Janse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalvo F Almeida</w:t>
+                <w:t xml:space="preserve">P. Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine C Martins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph-Marie Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (2), pp.163-176. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (4), pp.S4.3-S4.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0292-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v96i2SUP.3297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639402v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide sequence analysis grants unbiased definition of species boundaries in &amp;quot;Candidatus Phytoplasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplication kinetics of Flavescence dor,e phytoplasma in broad bean. Effect of phytoplasma strain and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Firrao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Charenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (2), pp.371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0093-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647549v1</w:t>
+                <w:t xml:space="preserve">hal-02646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication kinetics of Flavescence dor,e phytoplasma in broad bean. Effect of phytoplasma strain and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">Genome wide sequence analysis grants unbiased definition of species boundaries in &amp;quot;Candidatus Phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Firrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermacora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazia Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Charenton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuela Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (2), pp.371-381. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (8), pp.539-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0093-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646809v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
               </w:r>
@@ -4509,1096 +4509,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ‘Candidatus Phytoplasma brasiliense’ in a new geographic region and existence of two genetically distinct populations’</w:t>
+                <w:t xml:space="preserve">Detection of 'Candidatus Phytoplasma brasiliense' in a new geographic region and existence of two genetically distinct dnaK genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madat Qurbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamdar Mammadov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaniyar Bayramov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shahniyar Bayramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S61 - S62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646870v1</w:t>
+                <w:t xml:space="preserve">hal-02642356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StAMP encoding the antigenic membrane protein of stolbur phytoplasma is useful for molecular epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibolya Ember</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Acs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64, pp.S33 - S34</w:t>
+              <w:t xml:space="preserve">, 2011, 64, pp.S21-S22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648476v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stolbur phytoplasma antigenic membrane protein gene stamp is submitted to diversifying positive selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibolya Ember</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Acs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S33 - S34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647625v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence analysis reveals the genetic diversity of European fruit tree phytoplasmas and supports the existence of inter-species recombination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of ‘Candidatus Phytoplasma brasiliense’ in a new geographic region and existence of two genetically distinct populations’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madat Qurbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamdar Mammadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaniyar Bayramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Aliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.043547-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9773-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922729v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stolbur phytoplasma antigenic membrane protein gene stamp is submitted to diversifying positive selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 472 (1-2), pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2010.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649904v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of stolbur phytoplasma strains infecting Croatian grapevine by multilocus sequence typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence analysis reveals the genetic diversity of European fruit tree phytoplasmas and supports the existence of inter-species recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Seruga Music</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.438-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.043547-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642704v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of 'Candidatus Phytoplasma brasiliense' in a new geographic region and existence of two genetically distinct dnaK genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64, pp.S61 - S62</w:t>
+              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642356v1</w:t>
+                <w:t xml:space="preserve">hal-02649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StAMP encoding the antigenic membrane protein of stolbur phytoplasma is useful for molecular epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Variability of stolbur phytoplasma strains infecting Croatian grapevine by multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Seruga Music</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64, pp.S21-S22</w:t>
+              <w:t xml:space="preserve">, 2011, 64, pp.S39-S40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647436v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fialova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balakishiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking diversity of vmp1, a variable gene encoding a putative membrane protein of the stolbur phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rRNA operons and genome size of Candidatus Liberibacter americanus, a bacterium associated with citrus huanglongbing in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,1965 +6709,1965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A chromosome map of the Flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Killiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (5), pp.1454-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/013888-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664161v1</w:t>
+                <w:t xml:space="preserve">hal-02664031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome map of the Flavescence dorée phytoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Constable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+                <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Carle</w:t>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154 (5), pp.1454-1463. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/013888-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664031v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vergnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.329-330</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653915v1</w:t>
+                <w:t xml:space="preserve">hal-02655524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imp and secY, two new markers for MLST (Multilocus Sequence Typing) in the 16SrX phytoplasma taxonomic group</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Jarausch</w:t>
+                <w:t xml:space="preserve">F. Terlizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Carraro</w:t>
+                <w:t xml:space="preserve">A.R. Babini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Labonne</w:t>
+                <w:t xml:space="preserve">C. Lanzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Credi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (12), pp.1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-91-12-1688B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661361v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+                <w:t xml:space="preserve">Imp and secY, two new markers for MLST (Multilocus Sequence Typing) in the 16SrX phytoplasma taxonomic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Massaad</w:t>
+                <w:t xml:space="preserve">Patrick Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Jarausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.339-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663149v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Massaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (4), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9142-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653895v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
+                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.117-118</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.329-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656614v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.115-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669122v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.345-346</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659544v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (12), pp.4001-4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656008v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Veratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655524v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Credi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665744v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Spiroplasma citri hydrophilic protein associated with insect transmissibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
+                <w:t xml:space="preserve">Stolbur phytoplasma genome survey achieved using a suppression subtractive hybridization approach with high specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.28602-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3274-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3274-3283.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655612v1</w:t>
+                <w:t xml:space="preserve">hal-02658823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stolbur phytoplasma genome survey achieved using a suppression subtractive hybridization approach with high specificity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Asian prunus viruses : New related members of the family Flexiviridae in Prunus germplasm of asian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3274-3283.2006⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1-2), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2006.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658823v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian prunus viruses : New related members of the family Flexiviridae in Prunus germplasm of asian origin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Identification of a Spiroplasma citri hydrophilic protein associated with insect transmissibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2006.03.004⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152 (4), pp.1221-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.28602-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665693v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyvalent Degenerate Oligonucleotides Reverse Transcription-Polymerase Chain Reaction: a polyvalent detection and characterization tool for trichoviruses, capilloviruses, and foveaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (6), pp.617-625. </w:t>
@@ -8833,329 +8833,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidatus Phlomobacter fragariae is the prevalent agent of marginal chlorosis of strawberry in french production fields and is transmitted by the planthopper Cixius wagneri (China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiroplasma citri, a plant pathogenic mollicute: relationships with its two hosts, the plant and the leafhopper vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Danet</w:t>
+                <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Zreik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 93 (6), pp.644-649</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.483-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683466v1</w:t>
+                <w:t xml:space="preserve">hal-02673464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiroplasma citri, a plant pathogenic mollicute: relationships with its two hosts, the plant and the leafhopper vector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidatus Phlomobacter fragariae is the prevalent agent of marginal chlorosis of strawberry in french production fields and is transmitted by the planthopper Cixius wagneri (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saillard</w:t>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leyla Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 41, pp.483-500</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (6), pp.644-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673464v1</w:t>
+                <w:t xml:space="preserve">hal-02683466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of foveaviruses associated with the cherry necrotic mottle leaf disease and complete sequencing of an European isolate of cherry green ring mottle virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Peypelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9231,51 +9231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasmas, plants, insect vectors: a matrimonial triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,103 +9356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two different apricot latent virus variants associated with peach asteroid spot and peach sooty ringspot diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Peypelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 146 (8), pp.1453-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9492,212 +9492,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of two citrus apscaviroids isolated in Spain</w:t>
+                <w:t xml:space="preserve">Cloning of the spoT gene of Candidatus Phlomobacter fragariae and development of a PCR-Restriction Fragment Length Polymorphism assay for detection of the bacterium in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Nourrisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (8), pp.3474-3480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695560v1</w:t>
+                <w:t xml:space="preserve">hal-02697285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un test moléculaire de détection de &amp;quot;Candidatus Phlomobacter fragariae&amp;quot; chez les insectes: application à la recherche d'un insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Nourrisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 86 (7), pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9708,544 +9730,522 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferritin acts as the most abundant binding protein for snowdrop lectin in the midgut rice brown planthoppers (Nilaparvata lugens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">A. Carss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carss</w:t>
+                <w:t xml:space="preserve">A.M.R. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30, pp.297-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of the spoT gene of Candidatus Phlomobacter fragariae and development of a PCR-Restriction Fragment Length Polymorphism assay for detection of the bacterium in insects</w:t>
+                <w:t xml:space="preserve">Characterisation of two citrus apscaviroids isolated in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duran-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 145 (9), pp.1975-1983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s007050070070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697285v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis by insertion of Tn4001 into the genome of Spiroplasma citri : characterization of mutants affected in plant pathogenicity and transmission to the plant by the leafhopper vector Circulifer haematoceps</w:t>
+                <w:t xml:space="preserve">Sequence analysis of Spiroplasma phoeniceum and Spiroplasma kunkelii spiralin genes and comparison with other spiralin genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Danet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (4), pp.454-461</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35, pp.240-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687390v1</w:t>
+                <w:t xml:space="preserve">hal-02687619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of Spiroplasma phoeniceum and Spiroplasma kunkelii spiralin genes and comparison with other spiralin genes</w:t>
+                <w:t xml:space="preserve">Mutagenesis by insertion of Tn4001 into the genome of Spiroplasma citri : characterization of mutants affected in plant pathogenicity and transmission to the plant by the leafhopper vector Circulifer haematoceps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 35, pp.240-243</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (4), pp.454-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687619v1</w:t>
+                <w:t xml:space="preserve">hal-02687390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random insertion of transposon Tn4001 in the genome of Spiroplasma citri Strain G113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10296,77 +10296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiralin polymorphism in strains of Spiroplasma citri is not due to differences in post-translational palmitoylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Zreik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10694,1036 +10694,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Canuto</w:t>
+                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Claverol</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
+              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679562v1</w:t>
+                <w:t xml:space="preserve">hal-04650406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700063v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genetic basis of of Flavescence dorée phytoplasma adhesion to its insect vectors: consequences for disease epidemiology and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Hua Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science Seminars of the Czech Academy of Science and University of South Bohemia in České Budějovice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700217v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the genetic basis of of Flavescence dorée phytoplasma adhesion to its insect vectors: consequences for disease epidemiology and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plant Science Seminars of the Czech Academy of Science and University of South Bohemia in České Budějovice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700020v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasa Mehle</w:t>
+                <w:t xml:space="preserve">Christina Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700053v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and genetic diversity of 'Candidatus Phytoplasma solani' isolates in Croatian grape growing regions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Mehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE et Université de Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701471v1</w:t>
+                <w:t xml:space="preserve">hal-04700053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical and genetic diversity of 'Candidatus Phytoplasma solani' isolates in Croatian grape growing regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Plavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Ivančan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Škorić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE et Université de Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650425v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boury</w:t>
+                <w:t xml:space="preserve">Jérémy Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
+                <w:t xml:space="preserve">Pascale Pienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Géraldine Uriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
+                <w:t xml:space="preserve">Arthur Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650406v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in grapevine phytoplasma research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a &amp;quot;flavescence dorée&amp;quot; phytoplasma VmpA candidate receptor in the experimental insect vector Euscelidius variegatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the International Council for the Study of Virus and Virus-Like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Thessaloniki, Sep 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">5th Meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700122v1</w:t>
+                <w:t xml:space="preserve">hal-04679576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the origin of “Flavescence dorée” isolated cases in North-East France.</w:t>
               </w:r>
@@ -11748,51 +11804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pedemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11828,687 +11884,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a &amp;quot;flavescence dorée&amp;quot; phytoplasma VmpA candidate receptor in the experimental insect vector Euscelidius variegatus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in grapevine phytoplasma research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting of the International Phytoplasmologist Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">20th Conference of the International Council for the Study of Virus and Virus-Like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Thessaloniki, Sep 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679576v1</w:t>
+                <w:t xml:space="preserve">hal-04700122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From male-killers to plant pathogens? Investigating the capacity of insect-associated Arsenophonus symbionts to colonize plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Faoro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735007v1</w:t>
+                <w:t xml:space="preserve">hal-02737933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are phytoplasmas associated with dieback symptoms of &amp;lt;em&amp;gt;Fraxinus&amp;lt;/em&amp;gt; in France?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Piou</w:t>
+                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Pune, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738220v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of candidate effectors of “flavescence dorée” phytoplasma: expression and subcellular localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00060.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FtsH membrane protease genes of Flavescence doree phytoplasma exhibit host-dependent differential expression in both natural and experimental pathosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12530,1370 +12482,1418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of &amp;lt;em&amp;gt;rpl&amp;lt;/em&amp;gt;F and&amp;lt;em&amp;gt; tuf&amp;lt;/em&amp;gt;B genes: expanding the MLST scheme for “flavescence dorée” phytoplasma typing in Croatia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jarausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00033.1⟩</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735011v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of &amp;lt;em&amp;gt;rpl&amp;lt;/em&amp;gt;F and&amp;lt;em&amp;gt; tuf&amp;lt;/em&amp;gt;B genes: expanding the MLST scheme for “flavescence dorée” phytoplasma typing in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Knezovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Plavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00033.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735010v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Khalil</w:t>
+                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737038v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
+                <w:t xml:space="preserve">Are phytoplasmas associated with dieback symptoms of &amp;lt;em&amp;gt;Fraxinus&amp;lt;/em&amp;gt; in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00027.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735004v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma has multiple ftsH genes showing hostdependent expression in both natural and experimental pathosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00059.8⟩</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734954v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesin VmpA of the “flavescence dorée” phytoplasma binds insect cells in a lectin-like manner</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00062.8⟩</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734950v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From male-killers to plant pathogens? Investigating the capacity of insect-associated Arsenophonus symbionts to colonize plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma has multiple ftsH genes showing hostdependent expression in both natural and experimental pathosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00059.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737933v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adhesin VmpA of the “flavescence dorée” phytoplasma binds insect cells in a lectin-like manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00062.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737934v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
+              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737846v1</w:t>
+                <w:t xml:space="preserve">hal-02788656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790741v1</w:t>
+                <w:t xml:space="preserve">hal-02737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13903,73 +13903,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788656v1</w:t>
+                <w:t xml:space="preserve">hal-02790741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
               </w:r>
@@ -14218,51 +14218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Xylella fastidiosa&amp;lt;/em&amp;gt;, virus du Pinot gris, etc. mécanismes et enjeux face aux maladies émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Vinitech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14406,398 +14406,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards identification and characterization of flavescence dorée phytoplasma effectors.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterologous expression and antigenicity of stamp antigenic membrane proteins from different '&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; phytoplasma solani' genetic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibolya Ember</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. European Bois Noir Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738900v1</w:t>
+                <w:t xml:space="preserve">hal-02738740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine ‘Candidatus Phytoplasma vitis’ and ‘Ca. P. vitialni’ epidemics in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards identification and characterization of flavescence dorée phytoplasma effectors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604231v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiomes of the &amp;quot; Candidatus Phytoplasma solani &amp;quot; vectors Hyalesthes obsoletus Signoret isolated from different host plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chuche</w:t>
+                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine ‘Candidatus Phytoplasma vitis’ and ‘Ca. P. vitialni’ epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Bois Noir Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741252v1</w:t>
+                <w:t xml:space="preserve">hal-01604231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Bois Noir disease on grapevine performance and wine quality of &amp;lt;em&amp;gt;Vitis Vinifera&amp;lt;/em&amp;gt; L. Cv. 'Chardonnay' in Hungary</w:t>
               </w:r>
@@ -14921,64 +14921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavescence dorée phytoplasma/grapevine interactions: identification and characterization of surface proteases and identification of plant genes involved in FD resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15027,221 +15027,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression and antigenicity of stamp antigenic membrane proteins from different '&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; phytoplasma solani' genetic clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Microbiomes of the &amp;quot; Candidatus Phytoplasma solani &amp;quot; vectors Hyalesthes obsoletus Signoret isolated from different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Bois Noir Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738740v1</w:t>
+                <w:t xml:space="preserve">hal-02741252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Hyalesthes obsoletus &amp;lt;em&amp;gt;(Hemiptera: Cixiidae&amp;lt;/em&amp;gt;) genotype, endosymbionts and host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15305,51 +15305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15663,51 +15663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FA0807 final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t>
@@ -15749,64 +15749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ genome project and genetic diversity in the Euro-Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15855,277 +15855,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Pommier</w:t>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
+              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805553v1</w:t>
+                <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hevin</w:t>
+                <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
+              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811307v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, expression hétérologue et purification d'une protéine variable de surface du phytoplasme de la Flavescence dorée pour l'étude de son rôle dans l'interaction avec l'insecte vecteur</w:t>
               </w:r>
@@ -16137,77 +16137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
@@ -16262,64 +16262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jes Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16486,51 +16486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and genetic diversity of stAMP the Antigenic Membrane Protein of stolbur phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16607,51 +16607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16797,51 +16797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité de 2 gènes du phytoplasme du stolbur codant des protéines potentiellement impliquées dans l'interaction avec l'insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16873,1391 +16873,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Clair</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750681v1</w:t>
+                <w:t xml:space="preserve">hal-02757199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a new Prunus-infecting Flexiviridae member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Towards the elucidation of the taxonomic position of Prunus-infecting viral agents belonging to the Foveavirus genus and their relationship with Apple stem pitting virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fater Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Maliogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753188v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boudon-Padieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757199v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the elucidation of the taxonomic position of Prunus-infecting viral agents belonging to the Foveavirus genus and their relationship with Apple stem pitting virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of a new Prunus-infecting Flexiviridae member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Marais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756239v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Cverkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
+              <w:t xml:space="preserve">17. IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754730v1</w:t>
+                <w:t xml:space="preserve">hal-02753822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751494v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique du phytoplasme de la Flavescence Dorée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756905v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génomique du phytoplasme de la Flavescence Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Jovic</w:t>
+                <w:t xml:space="preserve">F. Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milana Mitrovic</w:t>
+                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753822v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Pacifico</w:t>
+                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">1.International Phytoplasmologist Working Group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821827v1</w:t>
+                <w:t xml:space="preserve">hal-02814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of phytoplasma DNA for sequencing the “flavescence dorée” and stolbur phytoplasma genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.International Phytoplasmologist Working Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bologne, France</w:t>
+              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814194v1</w:t>
+                <w:t xml:space="preserve">hal-02816553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vergnes</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Italian and French “bois noir” phytoplasma isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Veratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group Meeting</w:t>
+              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816553v1</w:t>
+                <w:t xml:space="preserve">hal-02821827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards a chromosome map of the “flavescence dorée” phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
@@ -18286,64 +18286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18424,90 +18424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imp and secY, two new markers for MLST (Multilocus Sequence Typing) in the 16SrX phytoplasma taxonomic group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
@@ -18530,234 +18530,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence typing of map, secY and degV genes confirm the genetic relatedness of three distinct groups of flavescence dorée phytoplasmas with phytoplasmas of the 16SrV group infecting grapevine and alder in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress in phytoplasma research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Congrès national de la société hellénique de phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2006, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752583v1</w:t>
+                <w:t xml:space="preserve">hal-02750698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of three new foveaviruses from Prunus germplasm of asian origin: Asian prunus 1, 2, and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19015,64 +18959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the proteome of Spiroplasma citri: setting up a 2-DE reference map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Killiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19117,666 +19061,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of stolbur phytoplasmas assessed by PCR-RFLP and sequencing of a non ribosomal gene encoding a putative membrane protein</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequence typing of map, secY and degV genes confirm the genetic relatedness of three distinct groups of flavescence dorée phytoplasmas with phytoplasmas of the 16SrV group infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754004v1</w:t>
+                <w:t xml:space="preserve">hal-02752583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Candidatus Phytoplasma prunorum genetic loci by double suppression subtractive hybridization and development of aceF and pnp nested-PCR assay to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of stolbur phytoplasmas assessed by PCR-RFLP and sequencing of a non ribosomal gene encoding a putative membrane protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International organization for mycoplasmology</w:t>
+              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756594v1</w:t>
+                <w:t xml:space="preserve">hal-02754004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">Isolation of Candidatus Phytoplasma prunorum genetic loci by double suppression subtractive hybridization and development of aceF and pnp nested-PCR assay to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting ICVG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">16. International congress of the International organization for mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755643v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular typing tools to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+                <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International symposium on virus and virus-like diseases of temperate fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">15. Meeting ICVG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754516v1</w:t>
+                <w:t xml:space="preserve">hal-02755643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New molecular typing tools to monitor fruit tree phytoplasma variability in the 16SrX taxonomic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">20. International symposium on virus and virus-like diseases of temperate fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753198v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in phytoplasma research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès national de la société hellénique de phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2006, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750698v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de quantités non-limitantes d'ADN du phytoplasme du Stolbur par amplification aléatoire du génome complet</w:t>
               </w:r>
@@ -19801,64 +19801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19922,51 +19922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20047,51 +20047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20129,64 +20129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de banques génomiques fortement enrichies en ADN du Phytoplasme du Stolbur par hybridation soustractive suppressive SSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20224,51 +20224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génomiques pour l'étude de la biodiversité et le typage du phytoplasme de la flavescence dorée de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20306,90 +20306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of a new Foveavirus in Prunus accessions of Asian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International symposium on virus and virus-like diseases of temperate fruit crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20466,51 +20466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
@@ -20565,51 +20565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Iskra-Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20789,103 +20789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir pathogène des mollicutes: du modèle Spiroplasma citri ... aux phytoplasmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutareaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
@@ -20908,623 +20908,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de l'insecte vecteur de la chlorose marginale du fraisier : l'aleurode Trialeurodes vaporariorum peut acquérir Candidatus Phlomobacter fragariae et est associé à sa dissémination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la variabilité de l'apple chlorotic leaf spot virus (ACLSV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Garnier</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. congrès de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762084v1</w:t>
+                <w:t xml:space="preserve">hal-02761382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvalent detection of fruit tree tricho, capillo and foveaviruses by nested RT-PCR using degenerated and inosine containing primers (PDO RT-PCR)</w:t>
+                <w:t xml:space="preserve">Détection polyvalente des fovea, capillo et tricho virus des arbres fruitiers par Nested-RT-PCR avec des amorces partiellement dégénérées contenant des inosines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764040v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties and partial molecular characterization of two foveaviruses associated with similar disorders of cherry trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de l'insecte vecteur de la chlorose marginale du fraisier : l'aleurode Trialeurodes vaporariorum peut acquérir Candidatus Phlomobacter fragariae et est associé à sa dissémination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Nourrisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. congrès de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761239v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection polyvalente des fovea, capillo et tricho virus des arbres fruitiers par Nested-RT-PCR avec des amorces partiellement dégénérées contenant des inosines</w:t>
+                <w:t xml:space="preserve">Polyvalent detection of fruit tree tricho, capillo and foveaviruses by nested RT-PCR using degenerated and inosine containing primers (PDO RT-PCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762058v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité de l'apple chlorotic leaf spot virus (ACLSV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Dulucq</w:t>
+                <w:t xml:space="preserve">Biological properties and partial molecular characterization of two foveaviruses associated with similar disorders of cherry trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Peypelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Macquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761382v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation du fructose par Spiroplasma citri est un des facteurs essentiels gouvernant son pouvoir phytopathogène</w:t>
               </w:r>
@@ -21536,77 +21536,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
@@ -21635,77 +21635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de foveavirus associés à plusieurs maladies du pêcher et du cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Peypelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21760,90 +21760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variants of Apricot Latent Foveavirus (ALV) isolated from south european orchards associated with peach asteroid spot and peach sooty ringspot diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21881,90 +21881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation d'anticorps dirigés contre la protéine capsidique d'un foveavirus de cerisier &amp;quot;cherry necrotic rusty mottle leaf virus&amp;quot; (CNRMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21989,103 +21989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlorose marginale du fraisier peut être induite par deux bactéries intra-phloémiques transmises par insecte : la protéobactérie Candidatus Phlomobacter fragariae et le phytoplasme du Stolbur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Zreik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Nourrisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. congrès de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
@@ -22140,51 +22140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22565,77 +22565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseases and insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllis G. Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23092,51 +23092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walled bacteria inhabiting the phloem sieve tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23200,64 +23200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental infections of plants by spiroplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Whitcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23334,51 +23334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasma Cell Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Plenum Press, 1993, Subcellular Biochemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23840,51 +23840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96DA29AB"/>
+    <w:nsid w:val="0093D280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24071,51 +24071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-foissac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2170-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101475713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Plavec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ivan&#269;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-024-00261-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.661524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plavec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kri&#382;anac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nketsia Quaicoe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jesuorobo Osagie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Freire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02716-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bodor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Zs&#243;fi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita P&#225;lfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1462-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmen El-Sisi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman F. Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A. Sidaros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen M. Elsharkawy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1311-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakishiyeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammadov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huseynova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aliyev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0781-PDN" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Janse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melgarejo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Bove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v96i2SUP.3297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Arno Wulff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujian Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Setubal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo F Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0292-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Firrao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermacora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Loi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Torelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C015DRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9908-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC1KXH1R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Johannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kehrli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madat Qurbanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaniyar Bayramov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Aliyev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9773-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387L8S6B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMVRW3LB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Seruga Music" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pusic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahniyar Bayramov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Omar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04835.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacifico" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagnoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-6-0711" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fialova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Constable" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/013888-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carraro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Veratti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28602-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658823v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3274-3283.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.03.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32LC5TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673464v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0715-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPLDJV95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050170071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQKK4519-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050070070" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC4NSGN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Nourrisseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694286v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carss" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gandar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184128v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31368/978-659848532022025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700217v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700122v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00027.6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Knezovic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00033.1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786794v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738900v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741252v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744211v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Palfi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Villango" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801670v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806671v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757255v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziana da Rold" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vally Forte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borgo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752165v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753188v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756239v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fater Youssef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Maliogka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756905v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constable" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821827v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814194v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752712v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754004v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756594v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bahriz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754516v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahriz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750698v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761702v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763547v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764015v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762080v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760961v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Teycheney" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Iskra-Caruana" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762084v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dulucq" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761239v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762058v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761382v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764243v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763219v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324462v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail E. Gasparich" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01262.pub2a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795710v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808729v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811030v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817695v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wilson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Whitcomb" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848609v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Tiwarekar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kirdat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sathe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Yadav" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02863648v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-foissac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2170-5793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101475713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Faoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Plavec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ivan&#269;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-024-00261-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.661524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plavec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kri&#382;anac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pilet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nketsia Quaicoe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jesuorobo Osagie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Freire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02716-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bodor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Zs&#243;fi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita P&#225;lfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1462-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmen El-Sisi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman F. Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir A. Sidaros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen M. Elsharkawy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1311-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balakishiyeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mammadov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Huseynova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aliyev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-16-0781-PDN" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Arno Wulff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujian Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Setubal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo F Almeida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0292-R" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran-Vila" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Janse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melgarejo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Bove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v96i2SUP.3297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Firrao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermacora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Loi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Torelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C015DRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9908-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC1KXH1R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Johannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kehrli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madat Qurbanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahniyar Bayramov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Omar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaniyar Bayramov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Aliyev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9773-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-387L8S6B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMVRW3LB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Seruga Music" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pusic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04835.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacifico" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bagnoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-6-0711" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fialova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664031v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Constable" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/013888-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carraro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653895v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Veratti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658823v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3274-3283.2006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.03.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32LC5TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28602-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dulucq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673464v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0715-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPLDJV95-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050170071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQKK4519-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gandar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Nourrisseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694286v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695560v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050070070" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC4NSGN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687390v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184128v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31368/978-659848532022025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700217v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701471v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700122v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737933v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Knezovic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00033.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738220v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00027.6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786794v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744211v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Palfi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Villango" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801670v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806671v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757255v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziana da Rold" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vally Forte" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borgo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752165v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752906v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756239v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fater Youssef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barone" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Maliogka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753188v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756905v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constable" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814194v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821827v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750698v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815906v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752712v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754004v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756594v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bahriz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754516v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahriz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761702v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763547v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764015v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762080v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760961v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Teycheney" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Iskra-Caruana" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761382v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dulucq" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762058v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762084v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764040v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761239v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764243v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763219v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668405v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Panziera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324462v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail E. Gasparich" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Horng Kuo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01262.pub2a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795710v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808729v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811030v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817695v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Wilson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Whitcomb" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848609v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668430v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Tiwarekar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kirdat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sathe" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Yadav" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02863648v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>