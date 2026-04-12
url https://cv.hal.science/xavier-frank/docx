--- v1 (2026-03-23)
+++ v2 (2026-04-12)
@@ -843,278 +843,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heinze</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573271v1</w:t>
+                <w:t xml:space="preserve">hal-02918592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
+              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918592v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel implicit contact algorithm for soft particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,329 +1354,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,64 +1883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,455 +2611,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet spreading on a porous surface: A lattice Boltzmann study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">A Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3701996⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (4), pp.2084-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie2006577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803805v1</w:t>
+                <w:t xml:space="preserve">hal-00778220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
+                <w:t xml:space="preserve">Droplet spreading on a porous surface: A lattice Boltzmann study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (4), pp.2084-2093. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), 042101 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie2006577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3701996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778220v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
+                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (8), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195062v1</w:t>
+                <w:t xml:space="preserve">hal-01195061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
+                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp.932-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195061v1</w:t>
+                <w:t xml:space="preserve">hal-01195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route to chaos in the rising dynamics of a bubble chain in a polymeric fluid</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youguang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (3-4), pp.483-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4451,1327 +4451,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929515v1</w:t>
+                <w:t xml:space="preserve">hal-02943080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943080v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929600v1</w:t>
+                <w:t xml:space="preserve">hal-04966610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966610v1</w:t>
+                <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182617v1</w:t>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967112v1</w:t>
+                <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944690v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+                <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940671v1</w:t>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
               </w:r>
@@ -5796,51 +5796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5876,291 +5876,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595386v1</w:t>
+                <w:t xml:space="preserve">hal-01539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539472v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the failure of materials embedding soft to hard particles</w:t>
               </w:r>
@@ -6637,234 +6637,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916257v1</w:t>
+                <w:t xml:space="preserve">hal-01568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
+                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568887v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la fissuration d’un matériau granulaire cimenté par une approche peridynamique</w:t>
               </w:r>
@@ -6926,273 +6926,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916220v1</w:t>
+                <w:t xml:space="preserve">hal-01533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
+              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533838v1</w:t>
+                <w:t xml:space="preserve">hal-02916220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann approach of wood surface wetting at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM modelling of the wood/water relations at the cellular level : shrinkage and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,450 +7306,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390796v1</w:t>
+                <w:t xml:space="preserve">hal-03378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378330v1</w:t>
+                <w:t xml:space="preserve">hal-03390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre deux sphères sédimentant en fluide non Newtonien: PIV et simulation Lattice Boltzmann</w:t>
+                <w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916277v1</w:t>
+                <w:t xml:space="preserve">hal-02916218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t>
+                <w:t xml:space="preserve">Interaction entre deux sphères sédimentant en fluide non Newtonien: PIV et simulation Lattice Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Barraud</w:t>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916218v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet Weissenberg microscopique par micro-PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the negative wake behind a bubble rising in non Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow fields around rigid spheres in a non-Newtonian fluid: PIV measurements and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,269 +8040,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
+                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youguang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916205v1</w:t>
+                <w:t xml:space="preserve">hal-02916265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
+                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youguang Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916265v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence des bulles: dynamique chaotique et comportement cognitif</w:t>
               </w:r>
@@ -8449,51 +8449,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Nfissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès de la Société Francaise de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8536,51 +8536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8622,51 +8622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,51 +8743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9110,51 +9110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading and penetration of a water droplet on native and heat treated wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="509FA2D6"/>
+    <w:nsid w:val="A800A703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10097,51 +10097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46182DB8"/>
+    <w:nsid w:val="3D09348E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10245,51 +10245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FFA6409"/>
+    <w:nsid w:val="C8056FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10393,51 +10393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C264BAE5"/>
+    <w:nsid w:val="7363B10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10633,51 +10633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>