--- v2 (2026-04-12)
+++ v3 (2026-05-05)
@@ -843,278 +843,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918592v1</w:t>
+                <w:t xml:space="preserve">hal-02573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573271v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel implicit contact algorithm for soft particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,329 +1354,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,64 +1883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,234 +2832,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
+                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp.932-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195061v1</w:t>
+                <w:t xml:space="preserve">hal-01195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
+                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (8), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route to chaos in the rising dynamics of a bubble chain in a polymeric fluid</w:t>
               </w:r>
@@ -3570,234 +3570,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex flow around a bubble rising in a non-Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
+                <w:t xml:space="preserve">An analytical approach to the rise velocity of periodic bubble trains in non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li H.Z.</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71.036309, 5 p. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.036309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069325v1</w:t>
+                <w:t xml:space="preserve">hal-02748105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach to the rise velocity of periodic bubble trains in non-Newtonian fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Funfschilling</w:t>
+                <w:t xml:space="preserve">Complex flow around a bubble rising in a non-Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li H.Z.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00004-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71.036309, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.036309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02748105v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles' rising dynamics in polymeric solutions</w:t>
               </w:r>
@@ -4451,148 +4451,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
               </w:r>
@@ -4617,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4824,51 +4811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,731 +5034,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+                <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182617v1</w:t>
+                <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967112v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944690v1</w:t>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+                <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940671v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
               </w:r>
@@ -5796,51 +5796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,273 +6926,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
+              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533838v1</w:t>
+                <w:t xml:space="preserve">hal-02916220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916220v1</w:t>
+                <w:t xml:space="preserve">hal-01533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann approach of wood surface wetting at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM modelling of the wood/water relations at the cellular level : shrinkage and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,450 +7306,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378330v1</w:t>
+                <w:t xml:space="preserve">hal-03390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390796v1</w:t>
+                <w:t xml:space="preserve">hal-03378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t>
+                <w:t xml:space="preserve">Interaction entre deux sphères sédimentant en fluide non Newtonien: PIV et simulation Lattice Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barraud</w:t>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916218v1</w:t>
+                <w:t xml:space="preserve">hal-02916277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre deux sphères sédimentant en fluide non Newtonien: PIV et simulation Lattice Boltzmann</w:t>
+                <w:t xml:space="preserve">Bubble nucleation and growth in fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+                <w:t xml:space="preserve">Renaud Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916277v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet Weissenberg microscopique par micro-PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the negative wake behind a bubble rising in non Newtonian fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow fields around rigid spheres in a non-Newtonian fluid: PIV measurements and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,269 +8040,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
+                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barraud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youguang Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916265v1</w:t>
+                <w:t xml:space="preserve">hal-02916205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
+                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youguang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916205v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence des bulles: dynamique chaotique et comportement cognitif</w:t>
               </w:r>
@@ -8536,51 +8536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8622,51 +8622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,51 +8743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,256 +9091,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">245. ACS National Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Denver, United States. , 2015, Online Technical Program</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594437v1</w:t>
+                <w:t xml:space="preserve">hal-01837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">245. ACS National Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Denver, United States. , 2015, Online Technical Program</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837473v1</w:t>
+                <w:t xml:space="preserve">hal-01594437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
               </w:r>
@@ -9408,51 +9408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading and penetration of a water droplet on native and heat treated wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A800A703"/>
+    <w:nsid w:val="07BC0BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10097,51 +10097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D09348E"/>
+    <w:nsid w:val="68BEEC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10245,51 +10245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C8056FED"/>
+    <w:nsid w:val="547857E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10393,51 +10393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7363B10C"/>
+    <w:nsid w:val="48F91E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10633,51 +10633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>