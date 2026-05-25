--- v3 (2026-05-05)
+++ v4 (2026-05-25)
@@ -1354,299 +1354,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
               </w:r>
@@ -1883,64 +1883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,234 +2832,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
+                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (8), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195062v1</w:t>
+                <w:t xml:space="preserve">hal-01195061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
+                <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (8), pp.932-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195061v1</w:t>
+                <w:t xml:space="preserve">hal-01195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route to chaos in the rising dynamics of a bubble chain in a polymeric fluid</w:t>
               </w:r>
@@ -3570,234 +3570,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach to the rise velocity of periodic bubble trains in non-Newtonian fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Complex flow around a bubble rising in a non-Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Funfschilling</w:t>
+                <w:t xml:space="preserve">Li H.Z.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (1), pp.29-35. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71.036309, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00004-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.036309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748105v1</w:t>
+                <w:t xml:space="preserve">hal-00069325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex flow around a bubble rising in a non-Newtonian fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li H.Z.</w:t>
+                <w:t xml:space="preserve">An analytical approach to the rise velocity of periodic bubble trains in non-Newtonian fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2005-00004-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.036309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00069325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles' rising dynamics in polymeric solutions</w:t>
               </w:r>
@@ -4451,51 +4451,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -4503,1275 +4503,1275 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943080v1</w:t>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929600v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966610v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929515v1</w:t>
+                <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182617v1</w:t>
+                <w:t xml:space="preserve">hal-04966610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967112v1</w:t>
+                <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944690v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+                <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940671v1</w:t>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
               </w:r>
@@ -5876,291 +5876,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539472v1</w:t>
+                <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595386v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the failure of materials embedding soft to hard particles</w:t>
               </w:r>
@@ -6244,191 +6244,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d’un matériau comportant des inclusions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d'un matériau comportant des inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier, Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837431v1</w:t>
+                <w:t xml:space="preserve">hal-03444928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d'un matériau comportant des inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier, Frank</w:t>
+                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d’un matériau comportant des inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444928v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
               </w:r>
@@ -6637,234 +6637,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
+                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568887v1</w:t>
+                <w:t xml:space="preserve">hal-02916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916257v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la fissuration d’un matériau granulaire cimenté par une approche peridynamique</w:t>
               </w:r>
@@ -6926,273 +6926,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916220v1</w:t>
+                <w:t xml:space="preserve">hal-01533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Approach for Modeling Bubbles Rising in Non-Newtonian Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
+              <w:t xml:space="preserve">International Conference on Multiscale Approaches for Process Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533838v1</w:t>
+                <w:t xml:space="preserve">hal-02916220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann approach of wood surface wetting at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM modelling of the wood/water relations at the cellular level : shrinkage and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,204 +7306,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390796v1</w:t>
+                <w:t xml:space="preserve">hal-03378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378330v1</w:t>
+                <w:t xml:space="preserve">hal-03390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre deux sphères sédimentant en fluide non Newtonien: PIV et simulation Lattice Boltzmann</w:t>
               </w:r>
@@ -8040,269 +8040,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
+                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai-Zhi Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youguang Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916205v1</w:t>
+                <w:t xml:space="preserve">hal-02916265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucléation homogène et croissance des bulles en fluide non Newtonien</w:t>
+                <w:t xml:space="preserve">Bubble Motion in Non-Newtonian Fluids and Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barraud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youguang Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916265v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence des bulles: dynamique chaotique et comportement cognitif</w:t>
               </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,256 +9091,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">245. ACS National Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Denver, United States. , 2015, Online Technical Program</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837473v1</w:t>
+                <w:t xml:space="preserve">hal-01594437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">245. ACS National Meeting and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Denver, United States. , 2015, Online Technical Program</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594437v1</w:t>
+                <w:t xml:space="preserve">hal-01837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
               </w:r>
@@ -9408,51 +9408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading and penetration of a water droplet on native and heat treated wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07BC0BF6"/>
+    <w:nsid w:val="990E240E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10097,51 +10097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68BEEC3C"/>
+    <w:nsid w:val="E5162C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10245,51 +10245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="547857E5"/>
+    <w:nsid w:val="5D118FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10393,51 +10393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48F91E68"/>
+    <w:nsid w:val="DC28BBB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10633,51 +10633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-frank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3528-7892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103599606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/54006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canneviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2006577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.08.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84149KT6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poncin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Funfschilling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.056307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H.Z." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.036309" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2005-00004-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68C65140CB5AF4703775672147B8489C47F061EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.03.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8054DPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burdin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810321" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1ZTPF33-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mouline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00269-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXDLTTF8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444928v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier, Frank" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916205v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL099N" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03750193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>