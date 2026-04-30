--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -1677,168 +1677,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Lopez</w:t>
+                <w:t xml:space="preserve">Combining geostatistics and numerical simulations to improve estimations of polluted zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources, AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, ANVERS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447272v1</w:t>
+                <w:t xml:space="preserve">hal-02460182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geostatistics and data from numerical simulations to improve estimations of pollution plumes in groundwater or soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1880,73 +1863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaconsoil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la migration d’un panache de contaminant par méthodes géostatistiques et filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1988,165 +1971,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique, Geostat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining geostatistics and numerical simulations to improve estimations of polluted zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+                <w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pizzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources, AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, ANVERS, Belgium</w:t>
+              <w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460182v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geostatistics and physically-based flow-and-transport simulations to characterize contaminated soils</w:t>
               </w:r>
@@ -2266,64 +2266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pizzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="664174AE"/>
+    <w:nsid w:val="7B9BFFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-freulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0135-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04296682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02695-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-freulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0135-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04296682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02695-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>