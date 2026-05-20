--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,3824 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3772 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier FREULON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0135-0251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=jCgx2oIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return period of non-concurrent climate compound events: a non parametric bivariate Generalized Pareto approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.e70063. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making kriging consistent with flow equations: application of Kriging with Numerical Covariances for estimating a contamination plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pannecoucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.1491-1503. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02695-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do transient hydrological processes explain the variability of strontium-90 activity in groundwater downstream of a radioactive trench near Chernobyl ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259-260, pp.107101. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2022.107101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03951276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Better Advantage of Fold Axis Data to Characterize Anisotropy of Complex Folded Structures in the Implicit Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09950-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Simulation of a Conditional Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Troncoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09977-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and simulations of flow and transport to characterize contamination within the unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134216. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging, indicators, and nonlinear Geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lécureuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Southern African Institute of Mining and Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-cut model for deposits with heavy-tailed grade distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lécureuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (8), pp.967-982. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9401-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and physically-based flow-and-transport simulations to characterize contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020, EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and numerical simulations to improve estimations of polluted zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources, AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, ANVERS, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and data from numerical simulations to improve estimations of pollution plumes in groundwater or soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la migration d’un panache de contaminant par méthodes géostatistiques et filtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de géostatistique, Geostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and physically-based flow-and-transport simulations to characterize contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSAFE Forum, EUROSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSON, Nov 2019, COLOGNE, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Geostatistics Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Norway, France. pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for top-cut with indicator residual adapted to deposits with very skewed grade distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistics and numerical simulations to improve estimations of pollution plumes in groundwater.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward model applied to channelized turbidite systems: a case study of the Benin major valley fill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Petroleum Geostatistics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-9, 2022, Encyclopedia of Earth Sciences Series, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26050-7_18-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'écrêtage à résidu d'indicatrice adapté aux gisements à fortes teneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'hétérogénéité intra-et inter-sites des propriétés hydrodynamiques des sables de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pannecoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEOPS - Université Paris Saclay. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3879,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B9BFFD1"/>
+    <w:nsid w:val="0E7E743C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-freulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0135-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04296682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02695-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-freulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0135-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=jCgx2oIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04296682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02695-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09950-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Troncoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09977-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26050-7_18-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>