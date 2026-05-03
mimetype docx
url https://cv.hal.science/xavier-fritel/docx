--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -507,727 +507,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived health status after mid-urethral sling revision in 287 women from the VIGI-MESH registry: A cross-sectional study</w:t>
+                <w:t xml:space="preserve">Serious complications and recurrences after retropubic versus transobturator midurethral sling procedures for 2682 patients in the VIGI-MESH register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Camilli</w:t>
+                <w:t xml:space="preserve">Camille Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Fatton</w:t>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gand</w:t>
+                <w:t xml:space="preserve">Hocine Drioueche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
+                <w:t xml:space="preserve">Sandrine Campagne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131 (11), pp.1563-1572. </w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230 (4), pp.428.e1-428.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.17835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615581v1</w:t>
+                <w:t xml:space="preserve">inserm-04333318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious complications and recurrences after retropubic versus transobturator midurethral sling procedures for 2682 patients in the VIGI-MESH register</w:t>
+                <w:t xml:space="preserve">Perceived health status after mid-urethral sling revision in 287 women from the VIGI-MESH registry: A cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Armengaud</w:t>
+                <w:t xml:space="preserve">Hugo Camilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+                <w:t xml:space="preserve">Brigitte Fatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Drioueche</w:t>
+                <w:t xml:space="preserve">Elise Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Campagne Loiseau</w:t>
+                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230 (4), pp.428.e1-428.e13. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (11), pp.1563-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.1241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.17835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04333318v1</w:t>
+                <w:t xml:space="preserve">hal-04615581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Surgeons Anticipate Women’s Hopes and Fears Associated with Prolapse Repair? A Qualitative Analysis in the PROSPERE Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of prenatal urinary incontinence and mode of delivery in postnatal urinary incontinence: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ravit</w:t>
+                <w:t xml:space="preserve">Anne Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cécile Pizzoferrato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
+                <w:t xml:space="preserve">Anaïs R. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bader</w:t>
+                <w:t xml:space="preserve">C. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Gaichies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12041332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069251v1</w:t>
+                <w:t xml:space="preserve">hal-04195022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Complications and Recurrence following Sacrospinous Ligament Fixation for the Correction of Apical Prolapse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Do Surgeons Anticipate Women’s Hopes and Fears Associated with Prolapse Repair? A Qualitative Analysis in the PROSPERE Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Pizzoferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12020468⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220932v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prenatal urinary incontinence and mode of delivery in postnatal urinary incontinence: A systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serious Complications and Recurrence following Sacrospinous Ligament Fixation for the Correction of Apical Prolapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Grand</w:t>
+                <w:t xml:space="preserve">Susie de Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Fatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Gaichies</w:t>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Fauvet</w:t>
+                <w:t xml:space="preserve">Philippe Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12020468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195022v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of female pelvic organ prolapse—Summary of the 2021 HAS guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operative Hysteroscopy vs Vacuum Aspiration for Incomplete Spontaneous Abortion: A Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Drioueche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debodinance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (1), pp.127-137. </w:t>
@@ -1579,425 +1579,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early identification of women with endometriosis by means of a simple patient-completed questionnaire screening tool: a diagnostic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we improve our practices in obstetric anal sphincter injury prevention, diagnosis, and management of symptomatic women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Du Cheyron</w:t>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Indersie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Barussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carlier-Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.07.1205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (9), pp.102183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487782v1</w:t>
+                <w:t xml:space="preserve">hal-03589561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endopain 4d questionnaire: A new validated tool for assessing pain in endometriosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Panel</w:t>
+                <w:t xml:space="preserve">Early identification of women with endometriosis by means of a simple patient-completed questionnaire screening tool: a diagnostic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Drioueche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Oppenheimer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fritel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Indersie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10153216⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (6), pp.1580-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.07.1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401823v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve our practices in obstetric anal sphincter injury prevention, diagnosis, and management of symptomatic women?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endopain 4d questionnaire: A new validated tool for assessing pain in endometriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Becam</w:t>
+                <w:t xml:space="preserve">Anne Puchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Barussaud</w:t>
+                <w:t xml:space="preserve">Pierre Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Carlier-Guerin</w:t>
+                <w:t xml:space="preserve">Anne Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (9), pp.102183. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (15), pp.3216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10153216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589561v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hystérectomie : évolution des pratiques entre 2009 et 2019 en France</w:t>
               </w:r>
@@ -2111,455 +2111,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious complications and recurrences after pelvic organ prolapse surgery for 2309 women in the VIGI‐MESH registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
+                <w:t xml:space="preserve">Cephalic marks and well‐being in newborns after operative vaginal delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Keizer</w:t>
+                <w:t xml:space="preserve">Elisa Daressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Campagne‐loiseau</w:t>
+                <w:t xml:space="preserve">Johanne Vanhecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cosson</w:t>
+                <w:t xml:space="preserve">Christine Juinier Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16892⟩</w:t>
+              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/birt.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03353325v1</w:t>
+                <w:t xml:space="preserve">hal-05217454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting response to a community‐based educational workshop on incontinence among community‐dwelling older women: Post hoc analysis of the CACTUS‐D trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wagg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Tannenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nau.24614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03135106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cephalic marks and well‐being in newborns after operative vaginal delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Daressy</w:t>
+                <w:t xml:space="preserve">Serious complications and recurrences after pelvic organ prolapse surgery for 2309 women in the VIGI‐MESH registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Vanhecke</w:t>
+                <w:t xml:space="preserve">J Keizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Juinier Louarn</w:t>
+                <w:t xml:space="preserve">S Campagne‐loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Papin</w:t>
+                <w:t xml:space="preserve">M Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (2), pp.202-211. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/birt.12588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217454v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03353325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the IUGA obstetric pelvic floor trauma special interest group’s response to Gachon B et al/EBCOG re : Should we advise women that pre-labor caesarean section prevents pelvic floor dysfunction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postpartum psychological distress associated with anal incontinence in the EDEN mother–child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurel-Cubizolles Mj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,347 +2968,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Does the implementation of a restrictive episiotomy policy for operative deliveries increase the risk of obstetric anal sphincter injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Carine Fradet Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-019-05174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285850v1</w:t>
+                <w:t xml:space="preserve">hal-02127795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the implementation of a restrictive episiotomy policy for operative deliveries increase the risk of obstetric anal sphincter injury?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Fradet Menard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier * Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00404-019-05174-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127795v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complications after pelvic floor repair surgery (with and without mesh): short-term incidence after 1873 inclusions in the French VIGI-MESH registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3506,90 +3506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of complicated ectopic pregnancies in the hospital discharge database: A validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fermaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217674. </w:t>
@@ -3621,563 +3621,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02185276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of endometriosis CNGOF/HAS clinical practice guidelines</w:t>
+                <w:t xml:space="preserve">Identifying teenage sexual abuse victims by questions on their daily lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Collinet</w:t>
+                <w:t xml:space="preserve">Stéphanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Revel-Delhom</w:t>
+                <w:t xml:space="preserve">Marie Loreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Ballester</w:t>
+                <w:t xml:space="preserve">Philippe Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Adrien Bolze</w:t>
+                <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.265-274. </w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01823259v1</w:t>
+                <w:t xml:space="preserve">hal-02128773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying teenage sexual abuse victims by questions on their daily lives</w:t>
+                <w:t xml:space="preserve">Management of endometriosis CNGOF/HAS clinical practice guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mignot</w:t>
+                <w:t xml:space="preserve">Pierre Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loreal</w:t>
+                <w:t xml:space="preserve">Christine Revel-Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binder</w:t>
+                <w:t xml:space="preserve">Marcos Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roux</w:t>
+                <w:t xml:space="preserve">Pierre-Adrien Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.127-136. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2018.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128773v1</w:t>
+                <w:t xml:space="preserve">inserm-01823259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of Vaginal Mesh Surgery Versus Laparoscopic Mesh Sacropexy for Cystocele Repair: Results of the Prosthetic Pelvic Floor Repair Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is increased peripheral ligamentous laxity in term pregnant women associated with obstetric anal sphincter injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debodinance</w:t>
+                <w:t xml:space="preserve">Marion Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Akladios</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Poireault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2018.01.044⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.1589-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-018-3598-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782456v1</w:t>
+                <w:t xml:space="preserve">hal-02307254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is increased peripheral ligamentous laxity in term pregnant women associated with obstetric anal sphincter injury?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety of Vaginal Mesh Surgery Versus Laparoscopic Mesh Sacropexy for Cystocele Repair: Results of the Prosthetic Pelvic Floor Repair Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Philippe Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debodinance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Poireault</w:t>
+                <w:t xml:space="preserve">Cherif Akladios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (11), pp.1589-1595. </w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-018-3598-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2018.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307254v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of postpartum depressive symptoms and urinary incontinence. A cohort study</w:t>
               </w:r>
@@ -4280,90 +4280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la statique pelvienne et de la laxité ligamentaire pendant la grossesse et le post-partum. Revue de la littérature et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Desseauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4427,64 +4427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is prenatal urethral descent a risk factor for urinary incontinence during pregnancy and the postpartum period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dompeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Robain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,265 +4784,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01150252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in urinary incontinence in women between 4 and 24 months postpartum in the EDEN cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing Urinary Incontinence With Supervised Prenatal Pelvic Floor Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameth Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.13545⟩</w:t>
+              <w:t xml:space="preserve">Clinical Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (2), pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000000972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01185917v1</w:t>
+                <w:t xml:space="preserve">inserm-01183721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Urinary Incontinence With Supervised Prenatal Pelvic Floor Exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in urinary incontinence in women between 4 and 24 months postpartum in the EDEN cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126 (2), pp.370-7. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000000972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.13545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01183721v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01185917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of caesarean sections and fear of birth injury</w:t>
               </w:r>
@@ -5308,438 +5308,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01059363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incontinence: Stress urinary incontinence treatment--surgery first?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fritel</w:t>
+                <w:t xml:space="preserve">Urinary incontinence 4 and 12 years after first delivery: Risk factors associated with prevalence, incidence, remission, and persistence in a cohort of 236 women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantale Dumoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrurol.2013.300⟩</w:t>
+              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 181, pp.259-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nau.22498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00922455v1</w:t>
+                <w:t xml:space="preserve">inserm-00908244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a standardized interrogation to improve the screening of Chlamydia trachomatis infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we systematically ask about postnatal incontinence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01150253v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01101882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary incontinence 4 and 12 years after first delivery: Risk factors associated with prevalence, incidence, remission, and persistence in a cohort of 236 women.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incontinence: Stress urinary incontinence treatment--surgery first?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nau.22498⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.10-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrurol.2013.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00908244v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00922455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we systematically ask about postnatal incontinence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a standardized interrogation to improve the screening of Chlamydia trachomatis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandcolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Lafoscade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.non connue à ce jour</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01101882v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01150253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic floor troubles after vaginal birth, more fear than harm</w:t>
               </w:r>
@@ -5922,733 +5922,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Outcome of Children Exposed to Perinatal Mother-to-Child Chikungunya Virus Infection: The CHIMERE Cohort Study on Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The individual determinants of care-seeking among middle-aged women reporting urinary incontinence: Analysis of a 2273-woman cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gérardin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002996⟩</w:t>
+              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.1116-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nau.22461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342955v1</w:t>
+                <w:t xml:space="preserve">inserm-00846030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The individual determinants of care-seeking among middle-aged women reporting urinary incontinence: Analysis of a 2273-woman cohort.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Panjo</w:t>
+                <w:t xml:space="preserve">Neurocognitive Outcome of Children Exposed to Perinatal Mother-to-Child Chikungunya Virus Infection: The CHIMERE Cohort Study on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sampériz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duksha Ramful</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Boumahni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bintner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (7), pp.1116-22. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (7), pp.e2996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nau.22461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00846030v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes du levator ani après l’accouchement, de l’étirement à l’avulsion : revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Morel</w:t>
+                <w:t xml:space="preserve">Menopause, hormone treatment and urinary incontinence at midlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (1), pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00846021v1</w:t>
+                <w:t xml:space="preserve">hal-00779771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menopause, hormone treatment and urinary incontinence at midlife.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+                <w:t xml:space="preserve">Traumatismes du levator ani après l’accouchement, de l’étirement à l’avulsion : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (1), pp.26-30. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.511-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779771v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00846021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific obstetrical risk factors for urinary versus anal incontinence 4years after first delivery.</w:t>
+                <w:t xml:space="preserve">Mobility impairment is associated with urge but not stress urinary incontinence in community-dwelling older women: results from the Ossébo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Khoshnood</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Laurine Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrica Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (12), pp.1566-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00870500v1</w:t>
+                <w:t xml:space="preserve">inserm-00846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility impairment is associated with urge but not stress urinary incontinence in community-dwelling older women: results from the Ossébo study.</w:t>
+                <w:t xml:space="preserve">Specific obstetrical risk factors for urinary versus anal incontinence 4years after first delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrica Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 120 (12), pp.1566-72. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.911-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.12316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00846026v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00870500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary incontinence in women: study of surgical practice in France.</w:t>
               </w:r>
@@ -6751,51 +6751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the SWEPOP (Swedish Pregnancy, Obesity and Pelvic Floor) study suffer from a selection bias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120 (12), pp.1578-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6855,64 +6855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (8), pp.901-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6971,51 +6971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic management of uterine fibroid tumors: updated French guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,481 +7098,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fistule urogénitale obstétricale: a propos de deux observations en France [Obstetric vesicovaginal fistula: reporting two cases in France].</w:t>
+                <w:t xml:space="preserve">Incontinence urinaire et obésité chez la femme [Obesity and female urinary incontinence].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Labarrère</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pommereau-Lathelize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (7), pp.971-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00729078v1</w:t>
+                <w:t xml:space="preserve">inserm-00780853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incontinence urinaire et obésité chez la femme [Obesity and female urinary incontinence].</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fistule urogénitale obstétricale: a propos de deux observations en France [Obstetric vesicovaginal fistula: reporting two cases in France].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Labarrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameth Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (5), pp.328-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00780853v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00729078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuation of hormone therapy in the French GAZEL cohort 1990-2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Stem cells for stress urinary incontinence: the adipose promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Festy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.07.1001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1-2), pp.135--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00412633v1</w:t>
+                <w:t xml:space="preserve">hal-01198343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells for stress urinary incontinence: the adipose promise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Roche</w:t>
+                <w:t xml:space="preserve">Discontinuation of hormone therapy in the French GAZEL cohort 1990-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Festy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Quélen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (1-2), pp.135--142. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (4), pp.1387-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00915.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.07.1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198343v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00412633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périnée et Grossesse [Pelvic floor and pregnancy]</w:t>
               </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Alex Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7783,77 +7783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and management of adult female stress urinary incontinence: guidelines for clinical practice from the French College of Gynaecologists and Obstetricians.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debodinance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césarienne et troubles génitosexuels du post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pelvi-périnéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.207-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7982,64 +7982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptomatic pelvic organ prolapse at midlife, quality of life, and risk factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,64 +8112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re: First vaginal delivery at an older age: does it carry an extra risk for the development of stress urinary incontinence? Groutz A, Helpman L, Gold R, Pauzner D, Lessing JB, Gordon D. 2007. Neurourol Urodyn 26:779-782.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.365-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8203,64 +8203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumstances of leakage related to low urethral closure pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8307,77 +8307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic floor disorders 4 years after first delivery: a comparative study of restrictive versus systematic episiotomy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,51 +8441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour ou contre la rééducation périneale du post-partum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (7-8), pp.824-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8519,64 +8519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Prevent postnatal urinary incontinence by prenatal pelvic floor exercise? Rationale and protocol of the multicenter randomized study PreNatal Pelvic floor Prevention (3PN)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,77 +8653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of delivery and fecal incontinence at midlife: a study of 2,640 women in the Gazel cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8783,90 +8783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of delivery and severe stress incontinence. a cross-sectional study among 2,625 perimenopausal women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Piault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8917,64 +8917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress urinary incontinence 4 years after the first delivery: a retrospective cohort survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,51 +9164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior repair using Bologna procedure: long-term results on stress urinary continence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9246,51 +9246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[For or against episiotomy? Against episiotomy]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,51 +9341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of transurethral injection of silicone micro-implants for females with intrinsic sphincter deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,51 +9481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Pregnancy Outcome Influenced by Chikungunya Infection? A Case-Control Study in 1401 Pregnant Women Enrolled in the CHIMERE Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fourmaintraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,51 +9647,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Pratiques Obstétricales sur l'Incontinence Urinaire de la Femme de l'Accouchement à la Ménopause.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9887,51 +9887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bailleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Acapo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Camilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fatton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne-Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04333318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Armengaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Drioueche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.1241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041332" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie de Gracia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12020468" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Fauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;nara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bornsztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.3415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lucot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debodinance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Du Cheyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Indersie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.07.1205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puchar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Becam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Barussaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlier-Guerin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margueritte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Serfaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campagne&#8208;loiseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03135106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Heuvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Tannenbaum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24614" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Daressy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanhecke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juinier Louarn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12588" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Mahmood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.07.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02434984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurel-Cubizolles Mj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01965967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducarme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.12.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charv&#233;riat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fradet Menard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05174-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saussine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.15956" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cayrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02185276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fermaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Razafimamonjy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revel-Delhom" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.06.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loreal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2018.07.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Akladios" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.01.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desgranges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poireault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3598-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01262622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegan Yawo Edem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.12.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desseauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-015-2918-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beltjens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendifallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dompeyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01185917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Quiboeuf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13545" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Gueye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000000972" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.12.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Dumoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2013.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandcolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Hauteclocque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lafoscade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Schaal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22498" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101882v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01303209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samperiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit814" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samp&#233;riz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boumahni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bintner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002996" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billecocq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2012.10.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.06.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lachal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cassou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Dargent-Molina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12316" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.12.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0412.2012.01419.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/417CE5DFEAB958839A55D8020AFA7AD66C98C60F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2012.07.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBSJ6GJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00729078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labarr&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.03.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pommereau-Lathelize" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00412633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;len" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.07.1001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198343v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00915.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rollot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bideault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.091403" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2010.02.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11608-009-0248-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390680v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181985312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00363694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20608" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356858v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pign&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2008.03.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356856v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2007.01540.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.06.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.04.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000266981.69332.db" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2005.00763.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis B&#233;nifla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-6349.2004.00457.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zabak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Benifla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ju.0000036492.11901.0d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadoch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Liou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourmaintraux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bailleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Acapo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04333318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Armengaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Drioueche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.1241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne-Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Fauvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041332" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie de Gracia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12020468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;nara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bornsztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.3415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lucot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debodinance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Becam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Barussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlier-Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Du Cheyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Indersie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.07.1205" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puchar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153216" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margueritte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Serfaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Daressy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanhecke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juinier Louarn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03135106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Heuvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Tannenbaum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keizer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campagne&#8208;loiseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16892" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Mahmood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.07.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02434984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurel-Cubizolles Mj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01965967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducarme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.12.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charv&#233;riat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fradet Menard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05174-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saussine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.15956" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cayrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02185276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fermaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Razafimamonjy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loreal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2018.07.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revel-Delhom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desgranges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poireault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3598-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782456v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Akladios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.01.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01262622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegan Yawo Edem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.12.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desseauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-015-2918-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beltjens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendifallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dompeyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Gueye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000000972" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01185917v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Quiboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13545" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.12.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Schaal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22498" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Dumoulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2013.300" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Hauteclocque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lafoscade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01303209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samperiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit814" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samp&#233;riz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boumahni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bintner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2012.10.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billecocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846026v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lachal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cassou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Dargent-Molina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12316" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.06.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.12.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0412.2012.01419.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/417CE5DFEAB958839A55D8020AFA7AD66C98C60F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2012.07.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBSJ6GJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pommereau-Lathelize" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00729078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labarr&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouaki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00915.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00412633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;len" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.07.1001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rollot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bideault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.091403" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2010.02.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11608-009-0248-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390680v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181985312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00363694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20608" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356858v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pign&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2008.03.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356856v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2007.01540.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.06.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.04.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000266981.69332.db" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2005.00763.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis B&#233;nifla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-6349.2004.00457.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zabak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Benifla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ju.0000036492.11901.0d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadoch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Liou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourmaintraux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>