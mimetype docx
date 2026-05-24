--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -507,295 +507,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious complications and recurrences after retropubic versus transobturator midurethral sling procedures for 2682 patients in the VIGI-MESH register</w:t>
+                <w:t xml:space="preserve">Perceived health status after mid-urethral sling revision in 287 women from the VIGI-MESH registry: A cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Armengaud</w:t>
+                <w:t xml:space="preserve">Hugo Camilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+                <w:t xml:space="preserve">Brigitte Fatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Drioueche</w:t>
+                <w:t xml:space="preserve">Elise Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Campagne Loiseau</w:t>
+                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230 (4), pp.428.e1-428.e13. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (11), pp.1563-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.1241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.17835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04333318v1</w:t>
+                <w:t xml:space="preserve">hal-04615581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived health status after mid-urethral sling revision in 287 women from the VIGI-MESH registry: A cross-sectional study</w:t>
+                <w:t xml:space="preserve">Serious complications and recurrences after retropubic versus transobturator midurethral sling procedures for 2682 patients in the VIGI-MESH register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Camilli</w:t>
+                <w:t xml:space="preserve">Camille Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Fatton</w:t>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gand</w:t>
+                <w:t xml:space="preserve">Hocine Drioueche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
+                <w:t xml:space="preserve">Sandrine Campagne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131 (11), pp.1563-1572. </w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230 (4), pp.428.e1-428.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.17835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2023.11.1241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615581v1</w:t>
+                <w:t xml:space="preserve">inserm-04333318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of prenatal urinary incontinence and mode of delivery in postnatal urinary incontinence: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1062,77 +1062,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Complications and Recurrence following Sacrospinous Ligament Fixation for the Correction of Apical Prolapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Fatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operative Hysteroscopy vs Vacuum Aspiration for Incomplete Spontaneous Abortion: A Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Drioueche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,429 +1709,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early identification of women with endometriosis by means of a simple patient-completed questionnaire screening tool: a diagnostic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Drioueche</w:t>
+                <w:t xml:space="preserve">Hystérectomie : évolution des pratiques entre 2009 et 2019 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Margueritte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Huchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Indersie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.07.1205⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (11), pp.816-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487782v1</w:t>
+                <w:t xml:space="preserve">hal-03487885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endopain 4d questionnaire: A new validated tool for assessing pain in endometriosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Puchar</w:t>
+                <w:t xml:space="preserve">Early identification of women with endometriosis by means of a simple patient-completed questionnaire screening tool: a diagnostic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Drioueche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Panel</w:t>
+                <w:t xml:space="preserve">Joseph Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Oppenheimer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fritel</w:t>
+                <w:t xml:space="preserve">Émilie Indersie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (15), pp.3216. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (6), pp.1580-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10153216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2021.07.1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401823v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hystérectomie : évolution des pratiques entre 2009 et 2019 en France</w:t>
+                <w:t xml:space="preserve">The endopain 4d questionnaire: A new validated tool for assessing pain in endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chevrot</w:t>
+                <w:t xml:space="preserve">Anne Puchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Margueritte</w:t>
+                <w:t xml:space="preserve">Pierre Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (11), pp.816-822. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (15), pp.3216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10153216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487885v1</w:t>
+                <w:t xml:space="preserve">hal-03401823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cephalic marks and well‐being in newborns after operative vaginal delivery</w:t>
               </w:r>
@@ -2743,546 +2743,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02434984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perineal prevention and protection in obstetrics: CNGOF Clinical Practice Guidelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the implementation of a restrictive episiotomy policy for operative deliveries increase the risk of obstetric anal sphincter injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducarme</w:t>
+                <w:t xml:space="preserve">Carine Fradet Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-019-05174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01965967v1</w:t>
+                <w:t xml:space="preserve">hal-02127795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d'une infection génitale haute : critères cliniques, paracliniques, imagerie, et cœlioscopie. Recommandations pour la pratique clinique Infections Génitales Hautes, CNGOF-SPILF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Charvériat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier * Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127841v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the implementation of a restrictive episiotomy policy for operative deliveries increase the risk of obstetric anal sphincter injury?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic d'une infection génitale haute : critères cliniques, paracliniques, imagerie, et cœlioscopie. Recommandations pour la pratique clinique Infections Génitales Hautes, CNGOF-SPILF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Fradet Menard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Amélie Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-019-05174-0⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127795v1</w:t>
+                <w:t xml:space="preserve">hal-02127841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the levator ani muscles using shear wave elastography: a feasibility study in women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gachon</w:t>
+                <w:t xml:space="preserve">Perineal prevention and protection in obstetrics: CNGOF Clinical Practice Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier * Fritel</w:t>
+                <w:t xml:space="preserve">Thibault Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (7), pp.1179-1186. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (7), pp.455-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-018-3693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285850v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01965967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complications after pelvic floor repair surgery (with and without mesh): short-term incidence after 1873 inclusions in the French VIGI-MESH registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Campagne-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,90 +3506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of complicated ectopic pregnancies in the hospital discharge database: A validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fermaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.e0217674. </w:t>
@@ -3621,295 +3621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02185276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying teenage sexual abuse victims by questions on their daily lives</w:t>
+                <w:t xml:space="preserve">Management of endometriosis CNGOF/HAS clinical practice guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mignot</w:t>
+                <w:t xml:space="preserve">Pierre Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loreal</w:t>
+                <w:t xml:space="preserve">Christine Revel-Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binder</w:t>
+                <w:t xml:space="preserve">Marcos Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roux</w:t>
+                <w:t xml:space="preserve">Pierre-Adrien Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.127-136. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2018.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128773v1</w:t>
+                <w:t xml:space="preserve">inserm-01823259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of endometriosis CNGOF/HAS clinical practice guidelines</w:t>
+                <w:t xml:space="preserve">Identifying teenage sexual abuse victims by questions on their daily lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Collinet</w:t>
+                <w:t xml:space="preserve">Stéphanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Revel-Delhom</w:t>
+                <w:t xml:space="preserve">Marie Loreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Ballester</w:t>
+                <w:t xml:space="preserve">Philippe Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Adrien Bolze</w:t>
+                <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.265-274. </w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01823259v1</w:t>
+                <w:t xml:space="preserve">hal-02128773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is increased peripheral ligamentous laxity in term pregnant women associated with obstetric anal sphincter injury?</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,51 +4189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsegan Yawo Edem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Desseauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,64 +4414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is prenatal urethral descent a risk factor for urinary incontinence during pregnancy and the postpartum period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,373 +4676,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvic floor muscle contraction and maximum urethral closure pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing Urinary Incontinence With Supervised Prenatal Pelvic Floor Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dompeyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+                <w:t xml:space="preserve">Denis Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Robain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ameth Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (2), pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000000972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01150252v1</w:t>
+                <w:t xml:space="preserve">inserm-01183721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Urinary Incontinence With Supervised Prenatal Pelvic Floor Exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in urinary incontinence in women between 4 and 24 months postpartum in the EDEN cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126 (2), pp.370-7. </w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000000972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.13545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01183721v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01185917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in urinary incontinence in women between 4 and 24 months postpartum in the EDEN cohort.</w:t>
+                <w:t xml:space="preserve">Pelvic floor muscle contraction and maximum urethral closure pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+                <w:t xml:space="preserve">P Dompeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Robain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.200-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01185917v1</w:t>
+                <w:t xml:space="preserve">inserm-01150252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of caesarean sections and fear of birth injury</w:t>
               </w:r>
@@ -5308,438 +5308,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01059363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary incontinence 4 and 12 years after first delivery: Risk factors associated with prevalence, incidence, remission, and persistence in a cohort of 236 women.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
+                <w:t xml:space="preserve">Incontinence: Stress urinary incontinence treatment--surgery first?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Morel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantale Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nau.22498⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.10-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrurol.2013.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00908244v1</w:t>
+                <w:t xml:space="preserve">inserm-00922455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we systematically ask about postnatal incontinence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a standardized interrogation to improve the screening of Chlamydia trachomatis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandcolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Lafoscade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.non connue à ce jour</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01101882v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01150253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incontinence: Stress urinary incontinence treatment--surgery first?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urinary incontinence 4 and 12 years after first delivery: Risk factors associated with prevalence, incidence, remission, and persistence in a cohort of 236 women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Pizzoferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrurol.2013.300⟩</w:t>
+              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 181, pp.259-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nau.22498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00922455v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00908244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a standardized interrogation to improve the screening of Chlamydia trachomatis infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we systematically ask about postnatal incontinence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01150253v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01101882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic floor troubles after vaginal birth, more fear than harm</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6290,408 +6290,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes du levator ani après l’accouchement, de l’étirement à l’avulsion : revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility impairment is associated with urge but not stress urinary incontinence in community-dwelling older women: results from the Ossébo study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Billecocq</w:t>
+                <w:t xml:space="preserve">Laurine Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fritel</w:t>
+                <w:t xml:space="preserve">Bernard Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrica Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (12), pp.1566-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00846021v1</w:t>
+                <w:t xml:space="preserve">inserm-00846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility impairment is associated with urge but not stress urinary incontinence in community-dwelling older women: results from the Ossébo study.</w:t>
+                <w:t xml:space="preserve">Specific obstetrical risk factors for urinary versus anal incontinence 4years after first delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cassou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrica Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.12316⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.911-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00846026v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00870500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific obstetrical risk factors for urinary versus anal incontinence 4years after first delivery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traumatismes du levator ani après l’accouchement, de l’étirement à l’avulsion : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (11), pp.911-6. </w:t>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.511-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00870500v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00846021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary incontinence in women: study of surgical practice in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Desseauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6751,51 +6751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the SWEPOP (Swedish Pregnancy, Obesity and Pelvic Floor) study suffer from a selection bias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120 (12), pp.1578-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6823,756 +6823,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00908220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female urinary incontinence, from pregnancy to menopause: a review of epidemiological and pathophysiological findings.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therapeutic management of uterine fibroid tumors: updated French guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier * Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bendifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0412.2012.01419.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165 (2), pp.156 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2012.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00728885v1</w:t>
+                <w:t xml:space="preserve">hal-01853974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic management of uterine fibroid tumors: updated French guidelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female urinary incontinence, from pregnancy to menopause: a review of epidemiological and pathophysiological findings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Quiboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 165 (2), pp.156 - 164. </w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (8), pp.901-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2012.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0412.2012.01419.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853974v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00728885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incontinence urinaire et obésité chez la femme [Obesity and female urinary incontinence].</w:t>
+                <w:t xml:space="preserve">Fistule urogénitale obstétricale: a propos de deux observations en France [Obstetric vesicovaginal fistula: reporting two cases in France].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pommereau-Lathelize</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Labarrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameth Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (5), pp.328-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00780853v1</w:t>
+                <w:t xml:space="preserve">inserm-00729078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fistule urogénitale obstétricale: a propos de deux observations en France [Obstetric vesicovaginal fistula: reporting two cases in France].</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incontinence urinaire et obésité chez la femme [Obesity and female urinary incontinence].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pommereau-Lathelize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (7), pp.971-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00729078v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells for stress urinary incontinence: the adipose promise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuation of hormone therapy in the French GAZEL cohort 1990-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fritel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Roche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Quélen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00915.x⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (4), pp.1387-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.07.1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198343v1</w:t>
+                <w:t xml:space="preserve">inserm-00412633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuation of hormone therapy in the French GAZEL cohort 1990-2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ringa</w:t>
+                <w:t xml:space="preserve">Stem cells for stress urinary incontinence: the adipose promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Festy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 94 (4), pp.1387-91. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1-2), pp.135--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.07.1001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00412633v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périnée et Grossesse [Pelvic floor and pregnancy]</w:t>
               </w:r>
@@ -7783,51 +7783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and management of adult female stress urinary incontinence: guidelines for clinical practice from the French College of Gynaecologists and Obstetricians.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césarienne et troubles génitosexuels du post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pelvi-périnéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.207-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7982,51 +7982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptomatic pelvic organ prolapse at midlife, quality of life, and risk factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,64 +8112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re: First vaginal delivery at an older age: does it carry an extra risk for the development of stress urinary incontinence? Groutz A, Helpman L, Gold R, Pauzner D, Lessing JB, Gordon D. 2007. Neurourol Urodyn 26:779-782.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.365-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8203,64 +8203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumstances of leakage related to low urethral closure pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8307,77 +8307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic floor disorders 4 years after first delivery: a comparative study of restrictive versus systematic episiotomy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,51 +8441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour ou contre la rééducation périneale du post-partum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (7-8), pp.824-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8519,64 +8519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Prevent postnatal urinary incontinence by prenatal pelvic floor exercise? Rationale and protocol of the multicenter randomized study PreNatal Pelvic floor Prevention (3PN)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,51 +8653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of delivery and fecal incontinence at midlife: a study of 2,640 women in the Gazel cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8783,90 +8783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of delivery and severe stress incontinence. a cross-sectional study among 2,625 perimenopausal women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Piault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8917,64 +8917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress urinary incontinence 4 years after the first delivery: a retrospective cohort survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,51 +9164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior repair using Bologna procedure: long-term results on stress urinary continence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9246,51 +9246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[For or against episiotomy? Against episiotomy]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,51 +9341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of transurethral injection of silicone micro-implants for females with intrinsic sphincter deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,51 +9481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Pregnancy Outcome Influenced by Chikungunya Infection? A Case-Control Study in 1401 Pregnant Women Enrolled in the CHIMERE Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fourmaintraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,51 +9647,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Pratiques Obstétricales sur l'Incontinence Urinaire de la Femme de l'Accouchement à la Ménopause.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier * Fritel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9887,51 +9887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bailleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Acapo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04333318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Armengaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Drioueche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.1241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fatton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne-Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Fauvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041332" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie de Gracia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12020468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;nara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bornsztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.3415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lucot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debodinance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Becam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Barussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlier-Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Du Cheyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Indersie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.07.1205" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puchar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153216" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margueritte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Serfaty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Daressy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanhecke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juinier Louarn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03135106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Heuvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Tannenbaum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keizer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campagne&#8208;loiseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16892" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Mahmood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.07.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02434984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurel-Cubizolles Mj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01965967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducarme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.12.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charv&#233;riat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fradet Menard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05174-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saussine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.15956" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cayrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02185276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fermaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Razafimamonjy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loreal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2018.07.027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revel-Delhom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desgranges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poireault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3598-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782456v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Akladios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.01.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01262622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegan Yawo Edem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.12.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desseauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-015-2918-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beltjens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendifallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dompeyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Gueye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000000972" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01185917v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Quiboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13545" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.12.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Schaal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22498" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922455v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Dumoulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2013.300" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Hauteclocque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lafoscade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01303209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samperiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit814" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samp&#233;riz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boumahni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bintner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2012.10.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billecocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846026v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lachal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cassou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Dargent-Molina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12316" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.06.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.12.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0412.2012.01419.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/417CE5DFEAB958839A55D8020AFA7AD66C98C60F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2012.07.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBSJ6GJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pommereau-Lathelize" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00729078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labarr&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouaki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.03.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00915.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00412633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;len" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.07.1001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rollot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bideault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.091403" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2010.02.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11608-009-0248-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390680v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181985312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00363694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20608" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356858v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pign&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2008.03.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356856v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2007.01540.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.06.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.04.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000266981.69332.db" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2005.00763.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis B&#233;nifla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-6349.2004.00457.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zabak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Benifla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ju.0000036492.11901.0d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadoch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Liou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourmaintraux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chabbert Buffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brillac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bailleul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Acapo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.06.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Camilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fatton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne-Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Tayrac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04333318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Armengaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Drioueche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Campagne Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2023.11.1241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Fauvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041332" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie de Gracia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12020468" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;nara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bornsztein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agostini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2023.3415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lucot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debodinance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16847" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gachon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Becam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Barussaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlier-Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chevrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margueritte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Serfaty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Du Cheyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Indersie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2021.07.1205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puchar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10153216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Daressy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanhecke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juinier Louarn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03135106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Heuvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Tannenbaum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24614" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Keizer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campagne&#8208;loiseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16892" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Mahmood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.07.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02434984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurel-Cubizolles Mj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fradet Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-019-05174-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier * Fritel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3693-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charv&#233;riat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01965967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducarme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Pizzoferrato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saussine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.15956" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cayrac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.24125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02185276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fermaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Razafimamonjy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revel-Delhom" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Bolze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.06.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loreal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2018.07.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desgranges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poireault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-018-3598-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782456v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Akladios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.01.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01262622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegan Yawo Edem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.12.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desseauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-015-2918-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Beltjens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendifallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameth Gueye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000000972" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01185917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Quiboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13545" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dompeyre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Robain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.12.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Dumoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrurol.2013.300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01150253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandcolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Hauteclocque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lafoscade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Schaal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22498" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101882v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.13037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01303209v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duksha Ramful" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samperiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit814" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.22461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;rardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Samp&#233;riz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boumahni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bintner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2012.10.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lachal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cassou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Dargent-Molina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12316" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.06.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billecocq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Morel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.12.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.12417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2012.07.030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQBSJ6GJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0412.2012.01419.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/417CE5DFEAB958839A55D8020AFA7AD66C98C60F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00729078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labarr&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.03.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pommereau-Lathelize" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00412633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;len" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.07.1001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198343v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Festy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00915.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rollot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;zere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bideault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.091403" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2010.02.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11608-009-0248-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390680v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Breart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181985312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00363694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20608" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356858v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pign&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2008.03.048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356856v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2007.01540.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.06.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.04.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000266981.69332.db" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2005.00763.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis B&#233;nifla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-6349.2004.00457.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zabak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaria" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Benifla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ju.0000036492.11901.0d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadoch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Liou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourmaintraux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.032" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359521v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>