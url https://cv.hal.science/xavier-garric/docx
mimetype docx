--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -75,5491 +75,5491 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial active “Non Migrating” food packaging based on chitosan-containing PLA films</w:t>
+                <w:t xml:space="preserve">Strategies for the Functionalization of Polyhydroxyalkanoate Chains. Toward New Polyhydroxyalkanoate-Based Graft Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van den Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pompée</w:t>
+                <w:t xml:space="preserve">Philippe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, pp.101670. </w:t>
+              <w:t xml:space="preserve">Polymer Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2025.101670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15583724.2026.2618724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408676v1</w:t>
+                <w:t xml:space="preserve">hal-05579864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Shape to Overcome Contraction: The Role of Polymer–Collagen Hybrids in Advanced Dermal Substitutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial active “Non Migrating” food packaging based on chitosan-containing PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Y. Leon-Valdivieso</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Pompée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37805⟩</w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.101670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2025.101670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814259v1</w:t>
+                <w:t xml:space="preserve">hal-05408676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein‐based conjugates and graft copolymers. Synthesis, properties, and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Feifei Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Tichané</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.13306⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.7485-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478326v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradable Tyramine Functional Gelatin/6 Arms-PLA Inks Compatible with 3D Two Photon-Polymerization Printing and Meniscus Tissue Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Massonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couture</w:t>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (11), pp.7485-7499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.5098-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814281v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Tyramine Functional Gelatin/6 Arms-PLA Inks Compatible with 3D Two Photon-Polymerization Printing and Meniscus Tissue Regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casein‐based conjugates and graft copolymers. Synthesis, properties, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tichané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Massonie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00495⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.e13306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814265v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelogenin-Derived Peptide (ADP-5) Hydrogel for Periodontal Regeneration: An In Vitro Study on Periodontal Cells Cytocompatibility, Remineralization and Inflammatory Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Shape to Overcome Contraction: The Role of Polymer–Collagen Hybrids in Advanced Dermal Substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Attik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+                <w:t xml:space="preserve">Michèle Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pompée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfb14020053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628797v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of biodegradable graft copolymers from sodium caseinate and poly ɛ-caprolactone or poly lactic acid. Applications to the compatibilization of sodium caseinate/polyester blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tichané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viora</w:t>
+                <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tichané</w:t>
+                <w:t xml:space="preserve">X. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.101345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of edible sodium caseinate: A new grafting method of oleic acid. Characterization and thermal properties of the conjugate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amelogenin-Derived Peptide (ADP-5) Hydrogel for Periodontal Regeneration: An In Vitro Study on Periodontal Cells Cytocompatibility, Remineralization and Inflammatory Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Klem-Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 408, </w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfb14020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320258v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification of edible sodium caseinate: A new grafting method of oleic acid. Characterization and thermal properties of the conjugate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Tichané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Klem-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 408, pp.135140. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+              <w:t xml:space="preserve">, 2023, 408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584726v1</w:t>
+                <w:t xml:space="preserve">hal-05320258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a New Poly(ε-caprolactone)-g-Chitosan Amphiphilic Graft Copolymer with a “Reverse” Structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chemical modification of edible sodium caseinate: A new grafting method of oleic acid. Characterization and thermal properties of the conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Tichané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Klem-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202300156⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 408, pp.135140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087673v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Crosslinked Degradable Elastomeric Networks With Self-Healing Properties: Bringing Multi(catechol) Star-Block Copolymers into Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.2077-2091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c17515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hybrid bioactive nanofibers composed of star Poly(lactic acid) and gelatin by sol–gel crosslinking during the electrospinning process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a New Poly(ε-caprolactone)-g-Chitosan Amphiphilic Graft Copolymer with a “Reverse” Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Belabbes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acf501⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (15), pp.2300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816934v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ε-caprolactone)-Based Graft Copolymers: Synthesis Methods and Applications in the Biomedical Field: A Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of hybrid bioactive nanofibers composed of star Poly(lactic acid) and gelatin by sol–gel crosslinking during the electrospinning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Yusef Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Massonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217339⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (48), pp.485701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acf501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03865969v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Creation of a Stable Nanofibrillar Scaffold Composed of Star-Shaped PLA Network Using Sol-Gel Process during Electrospinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Yusef Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.4154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03866356v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary in vivo study of biodegradable PLA–PEU–PLA anti-adhesion membranes in a rat Achilles tendon model of peritendinous adhesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioresorbable Bilayered Elastomer/Hydrogel Constructs with Gradual Interfaces for the Fast Actuation of Self-Rolling Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebiri Hadda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Valeriy Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1bm01150b⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (38), pp.43719-43731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c11264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616426v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a Stable Nanofibrillar Scaffold Composed of Star-Shaped PLA Network Using Sol-Gel Process during Electrospinning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Preliminary in vivo study of biodegradable PLA–PEU–PLA anti-adhesion membranes in a rat Achilles tendon model of peritendinous adhesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebiri Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Paunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wolf-Mandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134154⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1776-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1bm01150b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04240868v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(Lactic Acid)-Based Graft Copolymers: Syntheses Strategies and Improvement of Properties for Biomedical and Environmentally Friendly Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04390808v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(Lactic Acid)-Based Graft Copolymers: Syntheses Strategies and Improvement of Properties for Biomedical and Environmentally Friendly Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134135⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.4430-4443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03752623v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term in vivo performances of polylactide/iron oxide nanoparticles core–shell fibrous nanocomposites as MRI-visible magneto-scaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(ε-caprolactone)-Based Graft Copolymers: Synthesis Methods and Applications in the Biomedical Field: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1bm00186h⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03324645v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein‐Polymer Bioconjugates Prepared by Post‐Polymerization Modification of Alternating Copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Evaluation of the Efficacy and Safety of a Novel Degradable Polymeric Film for the Prevention of Intrauterine Adhesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Saxer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Isabelle Leteuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1384-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmig.2020.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624320v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PLA–poly(ether urethane)–PLA copolymers and design of biodegradable anti-adhesive membranes for orthopaedic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein‐Polymer Bioconjugates Prepared by Post‐Polymerization Modification of Alternating Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadda Zebiri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Pompée</w:t>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tb02545c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2022 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659830v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Evaluation of the Efficacy and Safety of a Novel Degradable Polymeric Film for the Prevention of Intrauterine Adhesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of PLA–poly(ether urethane)–PLA copolymers and design of biodegradable anti-adhesive membranes for orthopaedic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadda Zebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syreina Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leteuff</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pompée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmig.2020.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.832-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tb02545c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280567v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+                <w:t xml:space="preserve">Long-term in vivo performances of polylactide/iron oxide nanoparticles core–shell fibrous nanocomposites as MRI-visible magneto-scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (18), pp.6203-6213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1bm00186h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396947v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning peptides into bioactive nylons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrospun microstructured PLA-based scaffolds featuring relevant anisotropic, mechanical and degradation characteristics for soft tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Jebors</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Verquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109886⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.112339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912616v1</w:t>
+                <w:t xml:space="preserve">hal-04396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Peptide‐Containing Silicones: A New Way to Bioactive Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">P. Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001571⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.109990 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816986v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Peptide‐Containing Silicones: A New Way to Bioactive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sytze Buwalda</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.12839 - 12845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095870v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic anti-fouling and bactericidal poly(ether ether ketone) surfaces via a one-step photomodification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sytze Buwalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Rotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Arsenie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fintan Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.110811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491991v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double hydrophilic block copolymers self-assemblies in biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman El Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 283, pp.102213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2020.102213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of protein release from penta-block copolymer microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Quan Le</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thao-Quyen Nguyen-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152, pp.175-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-triggered photoinsertion of contrast agent onto polymer surfaces for in vivo MRI-visible medical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning peptides into bioactive nylons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Schulz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maida Cardoso</w:t>
+                <w:t xml:space="preserve">Simon Verquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-7532/ab0f81⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.109886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376342v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable multi(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Pinese</w:t>
+                <w:t xml:space="preserve">Interaction of gentamicin sulfate with alginate and consequences on the physico-chemical properties of alginate-containing biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Heriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Este</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385299v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of gentamicin sulfate with alginate and consequences on the physico-chemical properties of alginate-containing biofilms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-triggered photoinsertion of contrast agent onto polymer surfaces for in vivo MRI-visible medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Richards</w:t>
+                <w:t xml:space="preserve">Anita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.10.025⟩</w:t>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-7532/ab0f81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385415v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of a new degradable medical device to prevent the formation and recurrence of intrauterine adhesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leteuff</w:t>
+                <w:t xml:space="preserve">Degradable multi(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.209-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0447-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555379v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-block copolymer microspheres: Impact of polymer characteristics and process parameters on protein release</w:t>
+                <w:t xml:space="preserve">Preliminary design of a new degradable medical device to prevent the formation and recurrence of intrauterine adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Quan Le</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salomé Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leteuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.033⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616041v1</w:t>
+                <w:t xml:space="preserve">hal-02555379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bioabsorbable polymer film to prevent peritoneal adhesions validated in a post-surgical animal model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Allègre</w:t>
+                <w:t xml:space="preserve">Penta-block copolymer microspheres: Impact of polymer characteristics and process parameters on protein release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Teuff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202285⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 535 (1-2), pp.428-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359782v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable synthetic polymers for the design of implantable medical devices: the ligamentoplasty case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Pinese</w:t>
+                <w:t xml:space="preserve">A new bioabsorbable polymer film to prevent peritoneal adhesions validated in a post-surgical animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Teuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0202285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173301007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559714v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologically active microcarriers delivering BDNF within a hydrogel: Novel strategy for human bone marrow-derived stem cells neural/neuronal differentiation guidance and therapeutic secretome enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolled knitted scaffolds based on PLA-pluronic copolymers for anterior cruciate ligament reinforcement: A step by step conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saikrishna Kandalam</w:t>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Sindji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Christian Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (4), pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.33604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01845036v1</w:t>
+                <w:t xml:space="preserve">hal-02387436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolled knitted scaffolds based on PLA-pluronic copolymers for anterior cruciate ligament reinforcement: A step by step conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Pharmacologically active microcarriers delivering BDNF within a hydrogel: Novel strategy for human bone marrow-derived stem cells neural/neuronal differentiation guidance and therapeutic secretome enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikrishna Kandalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gagnieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Laurence Sindji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan J.-R. Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.33604⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.167 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387436v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01845036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biodegradable synthetic polymers for the design of implantable medical devices: the ligamentoplasty case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173301007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496701v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of hybrid patches composed of PLA based copolymers and collagen/chondroitin sulfate for ligament tissue regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bioactive peptides grafted silicone dressings: A simple and specific method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Rondot-Couzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+                <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (7), pp.1778-1788. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.33712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387418v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (2), pp.59-66. </w:t>
@@ -5591,3035 +5591,3035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular bioink for 3D printing of biocompatible hydrogels: sol-​gel polymerization of hybrid peptides and polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
+                <w:t xml:space="preserve">In vivo evaluation of hybrid patches composed of PLA based copolymers and collagen/chondroitin sulfate for ligament tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Dejean</w:t>
+                <w:t xml:space="preserve">Capucine Rondot-Couzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra28540f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (7), pp.1778-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.33712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476346v1</w:t>
+                <w:t xml:space="preserve">hal-02387418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular bioink for 3D printing of biocompatible hydrogels: sol-​gel polymerization of hybrid peptides and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mateos-Timoneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Younis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (20), pp.12231-12235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra28540f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388778v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Jumas Bilak</w:t>
+                <w:t xml:space="preserve">Pauline Ronjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (5), pp.1261 - 1265. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320238v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Rupnik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Estelle Jumas Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.1261 - 1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369303v1</w:t>
+                <w:t xml:space="preserve">hal-05320238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
+                <w:t xml:space="preserve">Redox Reducible and Hydrolytically Degradable PEG–PLA Elastomers as Biomaterial for Temporary Drug-Eluting Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Breche</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simona Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sytze Buwalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.201600132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369282v1</w:t>
+                <w:t xml:space="preserve">hal-01369303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369301v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Specific Grafting of Antibacterial Peptides on Silicone Catheters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (23), pp.3067 - 3073. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201600757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01547344v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Simple and Specific Grafting of Antibacterial Peptides on Silicone Catheters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Jebors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (23), pp.3067 - 3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201600757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275702v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy Synthesis of Tunable Hybrid Bioactive Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Porsio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">Helene van Der Berghre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369246v1</w:t>
+                <w:t xml:space="preserve">hal-01275702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et traitement des synéchies endo-utérines : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Warembourg</w:t>
+                <w:t xml:space="preserve">S. Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huberlant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Garric</w:t>
+                <w:t xml:space="preserve">S. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (4), pp.366-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA-poloxamer/poloxamine copolymers for ligament tissue engineering: sound macromolecular design for degradable scaffolds and MSC differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.617-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4bm00433g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance and Long-Term MRI Imaging of Gadolinium-Modified Meshes Used in Soft Organ Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Letouzey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+                <w:t xml:space="preserve">Arnaud Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cornille</w:t>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0120218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
+                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assala Al Samad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091330v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Functionalization of PLA Surfaces Meets Thiol−Yne Photochemistry: Case Study with Antibacterial PolyaspartamideDerivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Sardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Daniela Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Triolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaetano Giammona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (11), pp.4351-4362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm5013772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early postsurgical visualization of composite mesh used in ventral hernia repair by amide proton transfer MRI.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Al Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (60), pp.32017-32023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.24666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00793045v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie tissulaire du ligament : polymères dégradables et cellules souches au service de la régénération</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early postsurgical visualization of composite mesh used in ventral hernia repair by amide proton transfer MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416580v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ingénierie tissulaire du ligament : polymères dégradables et cellules souches au service de la régénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00958350v1</w:t>
+                <w:t xml:space="preserve">hal-04416580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the properties of linear PLA-poloxamer and star PLA-poloxamine copolymers for temporary biomedical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.4133-4139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PLGA-P188-PLGA matrix enhances TGF-β3 release from pharmacologically active microcarriers and promotes chondrogenesis of mesenchymal stem cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.04.017⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.7709-7718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881128v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">New PLGA-P188-PLGA matrix enhances TGF-β3 release from pharmacologically active microcarriers and promotes chondrogenesis of mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Van-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (10), pp.3626-3634. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (1), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958495v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoaggregates of biodegradable amphiphilic random polycations for delivering water-insoluble drugs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Domurado</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (5), pp.1544-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm300251j⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3626-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717296v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New magnetic-resonance-imaging-visible poly(e-caprolactone)-based polyester for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un treillis anti-infectieux et visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales Conception of an anti-infectious and MRI visible mesh used for pelvic organs prolapse and abdominal hernias surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">L. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.1339-1347. </w:t>
+              <w:t xml:space="preserve">Ibm Journal of Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680748v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of various cell types in the presence of lactic and glycolic acids: the adverse effect of glycolic acid released from PLAGA copolymer on keratinocyte proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8703,2486 +8703,2620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un treillis anti-infectieux et visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales Conception of an anti-infectious and MRI visible mesh used for pelvic organs prolapse and abdominal hernias surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Permanent Polymer Coating for in vivo MRI Visualization of Tissue Reinforcement Prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Lemaire</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibm Journal of Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (10), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.201200208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717362v1</w:t>
+                <w:t xml:space="preserve">hal-02336782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Polymer Coating for in vivo MRI Visualization of Tissue Reinforcement Prostheses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+                <w:t xml:space="preserve">Protein-loaded PLGA-PEG-PLGA microspheres: A tool for cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thanh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (10), pp.1364-1374. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.201200208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/ejps.2011.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02336782v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-loaded PLGA-PEG-PLGA microspheres: A tool for cell therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoaggregates of biodegradable amphiphilic random polycations for delivering water-insoluble drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Patterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Thanh Tran</w:t>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Karam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Marc -Alexandre Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Benoît</w:t>
+                <w:t xml:space="preserve">Martine Domurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.128-137. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1544-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/ejps.2011.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm300251j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681285v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">New magnetic-resonance-imaging-visible poly(e-caprolactone)-based polyester for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (17), pp.3321-3330. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1339-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626805v1</w:t>
+                <w:t xml:space="preserve">hal-00680748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a PLA-PEO-PLA-Based Scaffoldfor Skin Tissue Engineering:In Vitro Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New amoxicillin-poly(lactic acid)-based conjugates: synthesis and in vitro release of amoxicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinda Dabboue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp.398-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.2960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/092050611X590912⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626626v1</w:t>
+                <w:t xml:space="preserve">hal-00625975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA-based biodegradable and tunable soft elastomers for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of a PLA-PEO-PLA-Based Scaffoldfor Skin Tissue Engineering:In Vitro Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Harrane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hinda Dabboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-6041/6/6/065006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/092050611X590912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680814v1</w:t>
+                <w:t xml:space="preserve">hal-00626626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New amoxicillin-poly(lactic acid)-based conjugates: synthesis and in vitro release of amoxicillin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PLA-based biodegradable and tunable soft elastomers for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Harrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nouilhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60, pp.398-404. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.065006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.2960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-6041/6/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625975v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is degradable antibiotic coating for synthetic meshes provide protection against experimental animal infection after fascia repair?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. de Tayrac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (17), pp.3321-3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.31973⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680536v1</w:t>
+                <w:t xml:space="preserve">hal-00626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-strontium mixed phosphate as novel injectable and radio-opaque hydraulic cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Is degradable antibiotic coating for synthetic meshes provide protection against experimental animal infection after fascia repair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Tayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100B (2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.31973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625985v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various additives and polymers on lysozyme release from PLGA microspheres prepared by an s/o/w emulsion technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paillard-Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75, pp.128-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2010.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between shrinkage and infection of implanted synthetic meshes using an animal model of mesh infection.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Calcium-strontium mixed phosphate as novel injectable and radio-opaque hydraulic cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00192-010-1245-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.3208-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519948v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCL-Isocyanate : A New, Degradable Macromolecular Synthon for the Synthesis of Polymeric Bioconjugates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Correlation between shrinkage and infection of implanted synthetic meshes using an animal model of mesh infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gondry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.200900301⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-010-1245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00625762v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Development of new skin substitutes based on bioresorbable polymer for treatment of severe skin defects]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Molès</w:t>
+                <w:t xml:space="preserve">PCL-Isocyanate : A New, Degradable Macromolecular Synthon for the Synthesis of Polymeric Bioconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2008.07.011⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 210, pp.1691-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200900301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417272v1</w:t>
+                <w:t xml:space="preserve">hal-00625762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviors of keratinocytes and fibroblasts on films of PLA50-PEO-PLA50 triblock copolymers with various PLA segment lengths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.1645-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-007-3232-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-007-3232-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human skin cell cultures onto PLA50 (PDLLA) bioresorbable polymers: influence of chemical and morphological surface modifications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vert</w:t>
+                <w:t xml:space="preserve">[Development of new skin substitutes based on bioresorbable polymer for treatment of severe skin defects]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Molès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.30216⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (5-6), pp.313-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2008.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00417254v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and morphological surface modification of PLA50: optimization for human skin cellcultures under biodegradable polymers.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biologial activity of M6-P and M6-P analogs on fibroblast and keratinocyte proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Garreau</w:t>
+                <w:t xml:space="preserve">Caroline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Guilhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vert</w:t>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60, pp.721-725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417257v1</w:t>
+                <w:t xml:space="preserve">hal-00127193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biologial activity of M6-P and M6-P analogs on fibroblast and keratinocyte proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and morphological surface modification of PLA50: optimization for human skin cellcultures under biodegradable polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Molès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clavel</w:t>
+                <w:t xml:space="preserve">H. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Montero</w:t>
+                <w:t xml:space="preserve">J.-J. Guilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 101 (1-3), pp.328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2004.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127193v1</w:t>
+                <w:t xml:space="preserve">hal-00417257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological activity of M6-P and M6-P analogs on fibroblast and keratinocyte proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Human skin cell cultures onto PLA50 (PDLLA) bioresorbable polymers: influence of chemical and morphological surface modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Montero</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60 (9), pp.721-725. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (2), pp.180-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.farmac.2005.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.30216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931374v1</w:t>
+                <w:t xml:space="preserve">hal-00417254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological activity of M6-P and M6-P analogs on fibroblast and keratinocyte proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barragan-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (9), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.farmac.2005.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth of various cell types in the presence of lactic and glycolic acids: the adverse effect of glycolic acid released from PLAGA copolymer on keratinocyte proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,51 +11370,51 @@
               <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (11), pp.1189-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156856202320892957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11290,2887 +11424,2887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A degradable nanofibrous scaffold of poly(ε-caprolactone-co-lactide) for intervertebral disc regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomat-Matsan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">World Biomaterials Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841765v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A degradable nanofibrous scaffold of poly(ε-caprolactone-co-lactide) for intervertebral disc regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Biomaterials Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">ORS PSRS 7th International Spine Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Skytop, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841367v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A degradable nanofibrous scaffold of poly(ε-caprolactone-co-lactide) for intervertebral disc regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORS PSRS 7th International Spine Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Skytop, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">Biomat-Matsan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841339v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrosslinkable, degradable and bioactive polymeric ink for meniscus regeneration by 3d printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a degradable nanofibrous scaffold composed of linear and star-shaped PCLA for Intervertebral Disc regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable networks with actuation and bioadhesion properties from star-shaped polyether-polyester copolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conception of photopolymerisable, degradable and bioactive polymeric ink for meniscus regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Massonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th GFP Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841394v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-crosslinked degradable elastomeric networks with self-healing properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards scarless healing with the use of hybrid collagen-based dermal substitutes: a study on their contraction, physical and biological properties over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Yusef Leon Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Tissue Repair Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Tissue Repair Society, Sep 2022, Lyon, France. pp.A16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841773v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of photopolymerisable, degradable and bioactive polymeric ink for meniscus regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-crosslinked degradable elastomers with self-healing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th GFP Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Biomaterials Society ESB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841823v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scarless healing with the use of hybrid collagen-based dermal substitutes: a study on their contraction, physical and biological properties over time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Degradable networks with actuation and bioadhesion properties from star-shaped polyether-polyester copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Tissue Repair Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Tissue Repair Society, Sep 2022, Lyon, France. pp.A16</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816389v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-crosslinked degradable elastomers with self-healing properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Dual-crosslinked degradable elastomeric networks with self-healing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biomaterials Society ESB 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841386v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioresorbable bilayered elastomers/hydrogels self-rolling patch for anti-inflammatory delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of degradable elastomers and hydrogels for the conception of bioresorbable anti-inflammatory patchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidzigui Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luchnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Degradable PLA micro-structured scaffolds for cell guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomat – Materials for Health Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">ESBiomech Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767244v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable PLA micro-structured scaffolds for cell guidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767285v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable multi(aryl-azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Biomat – Materials for Health Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841740v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligament Tissue Engineering: PLA-based Linear And Star Copolymers Scaffolds To Promote The Differentiation Of Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International PAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berlin (Germany), Germany. pp.43-44 - S2-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.3187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of composite mesh used in ventral hernia repair with amide proton transfer MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. pp.416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-013-0385-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polymer coating to visualize surgical mesh by MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medecine International Society (TERMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR Chemical engineering of polymer for medical devices visualization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tempere, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of MR visible mesh for soft tissue reinforcement in surgical treatment of genital prolapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stockholm, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14180,512 +14314,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradablemulti(aryl azide) star copolymer as universal photo-crosslinker for elastomeric scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gangolphe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESBiomech Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of process parameters on morphology and release profile of Penta-block PLGA-based Microspheres</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct photochemical modification of polymer surfaces for MRI-visible medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European conference on pharmaceutics (APGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium Frontiers in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Séville, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631540v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photochemical modification of polymer surfaces for MRI-visible medical devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of process parameters on morphology and release profile of Penta-block PLGA-based Microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium Frontiers in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Séville, Spain. , 2017</w:t>
+              <w:t xml:space="preserve">2nd European conference on pharmaceutics (APGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615995v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de prothèse visible en IRM pour la prise en charge chirurgicale des prolapsus génitaux et des hernies abdominales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de la Société Française de Résonance Magnétique en Biologie &amp; Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14695,1061 +14829,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder composition comprising a haemostatic agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Issenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2024208882A1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable intranasal system for the sustained-release of an active ingredient in the intranasal cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Degradable intrauterine system for the prolonged release of an active ingredient in the uterine cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2024008894A1. 2023</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Issenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023057456A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814796v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAR-SHAPED POLYMERS FUNCTIONALIZED BY A CATECHOL DERIVATIVE AND USES THEREOF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Device for elimination of urine by non-adhesive fixation on the penis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2022051786. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2023139340 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428524v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable intrauterine system for the prolonged release of an active ingredient in the uterine cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">STAR-SHAPED POLYMERS FUNCTIONALIZED BY A CATECHOL DERIVATIVE AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gangolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2023057456A1. 2023</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2022051786. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814828v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for elimination of urine by non-adhesive fixation on the penis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Biodegradable intranasal system for the sustained-release of an active ingredient in the intranasal cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2023139340 (A1). 2023</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2024008894A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637091v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched-block copolymer photo-crosslinker functionalized with photoreactive groups and its use for shaping degradable photo-crosslinked elastomers suitable for medical and tissue-engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gangolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/144236. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLGA-based microspheres, preparation, methods ans uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 19305186.9. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymère hydrophobe visible en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere compositions, preparation method and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thanh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Non spécifié. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible and biodegradable porous matrix in particular useful for tissue reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2007042728. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15896,51 +16030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05408676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pomp&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2025.101670" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04478326v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tichan&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03989285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tichan&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klem-Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04087673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202300156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebiri Hadda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Paunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wolf-Mandroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01150b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00186h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Zebiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb02545c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03280567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Leprince" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie All&#232;gre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leteuff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2020.10.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109886" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02612734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Quyen Nguyen-Pham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab0f81" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Heriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Este" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Richards" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.10.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leprince" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0447-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Le" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Violet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Teuff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202285" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Kandalam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-R. Delcroix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagnieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rondot-Couzin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33712" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas Bilak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04881" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600757" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRK92K9N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van Der Berghre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warembourg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberlant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Tayrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letouzey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cornille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120218" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sardo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Triolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giammona" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013772" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24666" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B04VR8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Van-Thanh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.04.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R430850G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Patterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc -Alexandre Schott" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Domurado" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300251j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.11.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R91NS8V1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guilhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856202320892957" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paniagua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNJ87X7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336782v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200208" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK4F96Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Tran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Karam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/ejps.2011.10.030" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092050611X590912" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680814v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Harrane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouilhas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/6/6/065006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1T0TB66H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625975v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2960" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWCH6PF7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Callaghan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31973" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ4F4S4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625985v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Munier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudeville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2N3KT4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626154v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard-Giteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Tran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2010.03.005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WP3QPR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519948v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mamy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-010-1245-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900301" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV7TKLJP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mol&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2008.07.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417266v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3232-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CSXBK3B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30216" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV4F16VS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Guilhou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2004.09.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clavel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montero" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931374v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.06.006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JPLZRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Chaaban" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Falcoz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841339v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841378v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Visage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841394v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon Valdivieso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173125v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0385-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLL0DXXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173106v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173104v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615995v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schultz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180612v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letouzey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Issenmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gatouillat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ferrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814796v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428524v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814828v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637091v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180823v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417316v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05579864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2026.2618724" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05408676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pomp&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2025.101670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04478326v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tichan&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03989285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tichan&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04628797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14020053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klem-Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gangolphe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04087673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202300156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidzigui Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Luchnikov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c11264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebiri Hadda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Paunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wolf-Mandroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01150b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03280567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Leprince" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie All&#232;gre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leteuff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2020.10.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadda Zebiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb02545c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00186h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Rotman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Moriarty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110811" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Jundi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bakkour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02612734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Quyen Nguyen-Pham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109886" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Heriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Este" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Richards" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.10.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab0f81" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02385299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2018.12.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leprince" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0447-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Violet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Teuff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202285" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagnieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33604" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikrishna Kandalam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sindji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan J.-R. Delcroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.02.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Rondot-Couzin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33712" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas Bilak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04881" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rupnik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201600132" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547344v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600757" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRK92K9N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene van Der Berghre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warembourg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberlant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Tayrac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Letouzey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cornille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120218" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sardo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Triolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giammona" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013772" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24666" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B04VR8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881128v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Van-Thanh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.04.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R430850G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Letouzey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paniagua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQNJ87X7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guilhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856202320892957" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201200208" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK4F96Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681285v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Tran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Karam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/ejps.2011.10.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Patterer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc -Alexandre Schott" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Domurado" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300251j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.11.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R91NS8V1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2960" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWCH6PF7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092050611X590912" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Harrane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouilhas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/6/6/065006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1T0TB66H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680536v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Callaghan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.31973" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ4F4S4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626154v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard-Giteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2010.03.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WP3QPR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Romieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Munier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudeville" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2N3KT4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519948v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mamy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-010-1245-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200900301" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV7TKLJP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417266v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-007-3232-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CSXBK3B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mol&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2008.07.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clavel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barragan-Montero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montero" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garreau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Guilhou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2004.09.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417254v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.30216" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV4F16VS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JPLZRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417250v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841367v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Chaaban" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Falcoz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841339v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841770v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Visage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841823v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816389v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon Valdivieso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841386v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bossard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841394v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841399v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luchnikov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841723v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841740v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173125v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0385-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLL0DXXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173130v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173106v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03173104v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schultz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allegre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631540v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180612v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Letouzey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814775v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Issenmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gatouillat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ferrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814828v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637091v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428524v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814796v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zahouani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631507v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180823v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417316v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>